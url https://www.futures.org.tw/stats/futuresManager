--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -4,111 +4,111 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{618487E1-3D87-4549-A5A5-38D1BC21BD1C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5F52B749-AD71-4294-AEA8-FF55ECCCBF49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="115年" sheetId="6" r:id="rId1"/>
     <sheet name="114年" sheetId="5" r:id="rId2"/>
     <sheet name="113年" sheetId="1" r:id="rId3"/>
     <sheet name="112年" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E5" i="6" l="1"/>
-  <c r="J5" i="6" s="1"/>
   <c r="N5" i="5"/>
   <c r="R5" i="5"/>
   <c r="S5" i="5" s="1"/>
   <c r="R5" i="6"/>
   <c r="N5" i="6"/>
   <c r="S5" i="6" s="1"/>
   <c r="I5" i="6"/>
-  <c r="I5" i="5" l="1"/>
+  <c r="J5" i="6" l="1"/>
+  <c r="I5" i="5"/>
   <c r="E5" i="5"/>
   <c r="J5" i="5" s="1"/>
   <c r="R5" i="1" l="1"/>
   <c r="S5" i="1" l="1"/>
   <c r="N5" i="1"/>
   <c r="I5" i="1"/>
   <c r="E5" i="1"/>
   <c r="J5" i="1" s="1"/>
   <c r="I5" i="4" l="1"/>
   <c r="J5" i="4" s="1"/>
   <c r="E5" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="72">
   <si>
     <t>中華民國期貨業商業同業公會</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>期貨經理事業操作績效統計表</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>期間</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>113年01月</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>113年02月</t>
   </si>
   <si>
     <t>113年03月</t>
   </si>
   <si>
     <t>113年第1季</t>
     <phoneticPr fontId="3" type="noConversion"/>
@@ -315,627 +315,602 @@
   </si>
   <si>
     <t>114年09月</t>
   </si>
   <si>
     <t>114年第3季</t>
   </si>
   <si>
     <t>114年10月</t>
   </si>
   <si>
     <t>114年11月</t>
   </si>
   <si>
     <t>114年12月</t>
   </si>
   <si>
     <t>114年第4季</t>
   </si>
   <si>
     <t>114年下半年</t>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="12"/>
+        <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>期間</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
-      <rPr>
-        <sz val="12"/>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>公司名稱</t>
-[...6 lines deleted...]
-        <sz val="12"/>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>01</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>全體委任
-[...7 lines deleted...]
-        <sz val="12"/>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>02</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>03</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>季</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>04</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>05</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>06</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>季</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年上半年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>07</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>08</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>09</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>季</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>10</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>11</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>季</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年下半年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>群益期貨</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
-  </si>
-[...522 lines deleted...]
-    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="3"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
@@ -961,212 +936,400 @@
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial Unicode MS"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial Unicode MS"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="13"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="13"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="13"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="13"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="13"/>
+      <color indexed="8"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="13"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="13"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
+      <b/>
+      <sz val="13"/>
+      <color rgb="FFFF0000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="13"/>
+      <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
@@ -1422,72 +1585,67 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5652D0A5-17DD-445B-9EEE-B352799B56BE}">
   <dimension ref="A1:S7"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M14" sqref="M14"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="11.7109375" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="13.28515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="9" width="14.42578125" customWidth="1"/>
+    <col min="2" max="4" width="14.140625" customWidth="1"/>
+    <col min="5" max="5" width="17.140625" customWidth="1"/>
+    <col min="6" max="8" width="14.140625" customWidth="1"/>
+    <col min="9" max="9" width="17.140625" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="13.28515625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="19" max="19" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11" max="13" width="14.140625" customWidth="1"/>
+    <col min="14" max="14" width="16.5703125" customWidth="1"/>
+    <col min="15" max="17" width="14.140625" customWidth="1"/>
+    <col min="18" max="18" width="17.140625" customWidth="1"/>
+    <col min="19" max="19" width="17.28515625" customWidth="1"/>
     <col min="257" max="258" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="259" max="260" width="11.7109375" customWidth="1"/>
     <col min="261" max="261" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="262" max="265" width="14.42578125" customWidth="1"/>
     <col min="266" max="266" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="267" max="269" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="270" max="270" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="271" max="273" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="274" max="274" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="275" max="275" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="513" max="514" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="515" max="516" width="11.7109375" customWidth="1"/>
     <col min="517" max="517" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="518" max="521" width="14.42578125" customWidth="1"/>
     <col min="522" max="522" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="523" max="525" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="526" max="526" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="527" max="529" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="530" max="530" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="531" max="531" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="769" max="770" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="771" max="772" width="11.7109375" customWidth="1"/>
     <col min="773" max="773" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="774" max="777" width="14.42578125" customWidth="1"/>
     <col min="778" max="778" width="16.28515625" bestFit="1" customWidth="1"/>
@@ -2076,270 +2234,291 @@
     <col min="15631" max="15633" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15634" max="15634" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15635" max="15635" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15873" max="15874" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15875" max="15876" width="11.7109375" customWidth="1"/>
     <col min="15877" max="15877" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15878" max="15881" width="14.42578125" customWidth="1"/>
     <col min="15882" max="15882" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="15883" max="15885" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15886" max="15886" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15887" max="15889" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15890" max="15890" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15891" max="15891" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16129" max="16130" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16131" max="16132" width="11.7109375" customWidth="1"/>
     <col min="16133" max="16133" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16134" max="16137" width="14.42578125" customWidth="1"/>
     <col min="16138" max="16138" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="16139" max="16141" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16142" max="16142" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="16143" max="16145" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16146" max="16146" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="16147" max="16147" width="14.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="30" customHeight="1">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:19" ht="27.75" customHeight="1">
+      <c r="A1" s="26" t="s" ph="1">
         <v>0</v>
       </c>
-      <c r="B1" s="22"/>
-[...16 lines deleted...]
-      <c r="S1" s="23"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+      <c r="R1" s="27"/>
+      <c r="S1" s="27"/>
     </row>
-    <row r="2" spans="1:19" ht="28.5" customHeight="1">
-      <c r="A2" s="24" t="s">
+    <row r="2" spans="1:19" ht="27.75" customHeight="1">
+      <c r="A2" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="24"/>
-[...16 lines deleted...]
-      <c r="S2" s="25"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
     </row>
-    <row r="3" spans="1:19" s="17" customFormat="1" ht="29.25" customHeight="1">
+    <row r="3" spans="1:19" s="13" customFormat="1" ht="30.75" customHeight="1">
       <c r="A3" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="B3" s="15" t="s">
+      <c r="B3" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C3" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="D3" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="E3" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="F3" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G3" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="C3" s="15" t="s">
+      <c r="H3" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="D3" s="15" t="s">
+      <c r="I3" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="E3" s="15" t="s">
+      <c r="J3" s="17" t="s">
         <v>61</v>
       </c>
-      <c r="F3" s="15" t="s">
+      <c r="K3" s="16" t="s">
         <v>62</v>
       </c>
-      <c r="G3" s="15" t="s">
+      <c r="L3" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="H3" s="15" t="s">
+      <c r="M3" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="I3" s="15" t="s">
+      <c r="N3" s="16" t="s">
         <v>65</v>
       </c>
-      <c r="J3" s="16" t="s">
-[...2 lines deleted...]
-      <c r="K3" s="15" t="s">
+      <c r="O3" s="16" t="s">
         <v>66</v>
       </c>
-      <c r="L3" s="15" t="s">
+      <c r="P3" s="16" t="s">
         <v>67</v>
       </c>
-      <c r="M3" s="15" t="s">
+      <c r="Q3" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="N3" s="15" t="s">
+      <c r="R3" s="16" t="s">
         <v>69</v>
       </c>
-      <c r="O3" s="15" t="s">
+      <c r="S3" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="P3" s="15" t="s">
+    </row>
+    <row r="4" spans="1:19" s="14" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A4" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="I4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="N4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="O4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="R4" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="S4" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="13" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A5" s="20" t="s">
         <v>71</v>
       </c>
-      <c r="Q3" s="15" t="s">
-[...72 lines deleted...]
-      <c r="B5" s="20">
+      <c r="B5" s="21">
         <v>0.16070000000000001</v>
       </c>
-      <c r="C5" s="20">
+      <c r="C5" s="21">
         <v>4.2099999999999999E-2</v>
       </c>
-      <c r="D5" s="20">
+      <c r="D5" s="21">
         <v>-5.5599999999999997E-2</v>
       </c>
-      <c r="E5" s="20">
+      <c r="E5" s="21">
         <f>(1+B5)*(1+C5)*(1+D5)-1</f>
         <v>0.14231362986800011</v>
       </c>
-      <c r="F5" s="21"/>
+      <c r="F5" s="21">
+        <v>7.8299999999999995E-2</v>
+      </c>
       <c r="G5" s="21"/>
       <c r="H5" s="21"/>
       <c r="I5" s="21">
         <f>(1+F5)*(1+G5)*(1+H5)-1</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J5" s="21">
+        <v>7.8300000000000036E-2</v>
+      </c>
+      <c r="J5" s="22">
         <f>(1+E5)*(1+I5)-1</f>
-        <v>0.14231362986800011</v>
+        <v>0.23175678708666458</v>
       </c>
       <c r="K5" s="21"/>
       <c r="L5" s="21"/>
       <c r="M5" s="21"/>
       <c r="N5" s="21">
         <f>(1+K5)*(1+L5)*(1+M5)-1</f>
         <v>0</v>
       </c>
       <c r="O5" s="21"/>
       <c r="P5" s="21"/>
       <c r="Q5" s="21"/>
       <c r="R5" s="21">
         <f>(1+O5)*(1+P5)*(1+Q5)-1</f>
         <v>0</v>
       </c>
-      <c r="S5" s="21">
+      <c r="S5" s="23">
         <f>(1+N5)*(1+R5)-1</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
-      <c r="A7" s="10" t="s">
+    <row r="7" spans="1:19" ht="33.75" customHeight="1">
+      <c r="A7" s="30" t="s">
         <v>24</v>
       </c>
+      <c r="B7" s="31"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="31"/>
+      <c r="E7" s="31"/>
+      <c r="F7" s="31"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="31"/>
+      <c r="J7" s="31"/>
+      <c r="K7" s="31"/>
+      <c r="L7" s="31"/>
+      <c r="M7" s="31"/>
+      <c r="N7" s="31"/>
+      <c r="O7" s="31"/>
+      <c r="P7" s="31"/>
+      <c r="Q7" s="31"/>
+      <c r="R7" s="31"/>
+      <c r="S7" s="31"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:S7"/>
   <sheetViews>
     <sheetView topLeftCell="L1" workbookViewId="0">
       <selection activeCell="P17" sqref="P17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="2" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="11.7109375" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="14.42578125" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="13" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13.140625" bestFit="1" customWidth="1"/>
@@ -2957,76 +3136,76 @@
     <col min="15634" max="15634" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15635" max="15635" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15873" max="15874" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15875" max="15876" width="11.7109375" customWidth="1"/>
     <col min="15877" max="15877" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15878" max="15881" width="14.42578125" customWidth="1"/>
     <col min="15882" max="15882" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="15883" max="15885" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15886" max="15886" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15887" max="15889" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15890" max="15890" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15891" max="15891" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16129" max="16130" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16131" max="16132" width="11.7109375" customWidth="1"/>
     <col min="16133" max="16133" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16134" max="16137" width="14.42578125" customWidth="1"/>
     <col min="16138" max="16138" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="16139" max="16141" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16142" max="16142" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="16143" max="16145" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16146" max="16146" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="16147" max="16147" width="14.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="16.5">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-[...7 lines deleted...]
-      <c r="J1" s="13"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
     </row>
     <row r="2" spans="1:19" ht="16.5">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="14"/>
-[...7 lines deleted...]
-      <c r="J2" s="14"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:19" ht="16.5">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>40</v>
@@ -3849,76 +4028,76 @@
     <col min="15634" max="15634" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15635" max="15635" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15873" max="15874" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15875" max="15876" width="11.7109375" customWidth="1"/>
     <col min="15877" max="15877" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15878" max="15881" width="14.42578125" customWidth="1"/>
     <col min="15882" max="15882" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="15883" max="15885" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15886" max="15886" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15887" max="15889" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15890" max="15890" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15891" max="15891" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16129" max="16130" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16131" max="16132" width="11.7109375" customWidth="1"/>
     <col min="16133" max="16133" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16134" max="16137" width="14.42578125" customWidth="1"/>
     <col min="16138" max="16138" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="16139" max="16141" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16142" max="16142" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="16143" max="16145" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16146" max="16146" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="16147" max="16147" width="14.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="16.5">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-[...7 lines deleted...]
-      <c r="J1" s="13"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
     </row>
     <row r="2" spans="1:19" ht="16.5">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="14"/>
-[...7 lines deleted...]
-      <c r="J2" s="14"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:19" ht="16.5" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
@@ -4421,76 +4600,76 @@
     <col min="15110" max="15113" width="14.42578125" customWidth="1"/>
     <col min="15114" max="15114" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="15361" max="15362" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15363" max="15364" width="11.7109375" customWidth="1"/>
     <col min="15365" max="15365" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15366" max="15369" width="14.42578125" customWidth="1"/>
     <col min="15370" max="15370" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="15617" max="15618" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15619" max="15620" width="11.7109375" customWidth="1"/>
     <col min="15621" max="15621" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15622" max="15625" width="14.42578125" customWidth="1"/>
     <col min="15626" max="15626" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="15873" max="15874" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15875" max="15876" width="11.7109375" customWidth="1"/>
     <col min="15877" max="15877" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15878" max="15881" width="14.42578125" customWidth="1"/>
     <col min="15882" max="15882" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="16129" max="16130" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16131" max="16132" width="11.7109375" customWidth="1"/>
     <col min="16133" max="16133" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16134" max="16137" width="14.42578125" customWidth="1"/>
     <col min="16138" max="16138" width="16.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="16.5">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-[...7 lines deleted...]
-      <c r="J1" s="13"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
     </row>
     <row r="2" spans="1:11" ht="16.5">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="14"/>
-[...7 lines deleted...]
-      <c r="J2" s="14"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:11" ht="16.5">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>31</v>