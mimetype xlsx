--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -4,111 +4,111 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5F52B749-AD71-4294-AEA8-FF55ECCCBF49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFB869E0-EE2A-4B8F-915A-A6740A68776C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="115年" sheetId="6" r:id="rId1"/>
     <sheet name="114年" sheetId="5" r:id="rId2"/>
     <sheet name="113年" sheetId="1" r:id="rId3"/>
     <sheet name="112年" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E5" i="6" l="1"/>
+  <c r="R5" i="6" l="1"/>
+  <c r="N5" i="6"/>
+  <c r="S5" i="6" s="1"/>
+  <c r="I5" i="6"/>
+  <c r="E5" i="6"/>
+  <c r="J5" i="6" s="1"/>
   <c r="N5" i="5"/>
   <c r="R5" i="5"/>
   <c r="S5" i="5" s="1"/>
-  <c r="R5" i="6"/>
-[...4 lines deleted...]
-  <c r="I5" i="5"/>
+  <c r="I5" i="5" l="1"/>
   <c r="E5" i="5"/>
   <c r="J5" i="5" s="1"/>
   <c r="R5" i="1" l="1"/>
   <c r="S5" i="1" l="1"/>
   <c r="N5" i="1"/>
   <c r="I5" i="1"/>
   <c r="E5" i="1"/>
   <c r="J5" i="1" s="1"/>
   <c r="I5" i="4" l="1"/>
   <c r="J5" i="4" s="1"/>
   <c r="E5" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="73">
   <si>
     <t>中華民國期貨業商業同業公會</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>期貨經理事業操作績效統計表</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>期間</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>113年01月</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>113年02月</t>
   </si>
   <si>
     <t>113年03月</t>
   </si>
   <si>
     <t>113年第1季</t>
     <phoneticPr fontId="3" type="noConversion"/>
@@ -311,606 +311,641 @@
     <t>114年07月</t>
   </si>
   <si>
     <t>114年08月</t>
   </si>
   <si>
     <t>114年09月</t>
   </si>
   <si>
     <t>114年第3季</t>
   </si>
   <si>
     <t>114年10月</t>
   </si>
   <si>
     <t>114年11月</t>
   </si>
   <si>
     <t>114年12月</t>
   </si>
   <si>
     <t>114年第4季</t>
   </si>
   <si>
     <t>114年下半年</t>
-  </si>
-[...534 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>群益期貨</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>期間</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>01</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>02</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>03</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>季</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>04</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>05</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>06</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>季</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年上半年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>07</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>08</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>09</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>季</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>10</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>11</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>季</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年下半年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>免責聲明</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>「績效統計數據由各期貨經理事業採自願性公布，內容正確性由各公司自行負責。本公會不擔保內容之正確性或完整性，且不代表本公會為任何形式之推薦或保證。」</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="3"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
@@ -936,400 +971,250 @@
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial Unicode MS"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial Unicode MS"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="13"/>
-[...4 lines deleted...]
-      <sz val="13"/>
+      <sz val="14"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="13"/>
-[...5 lines deleted...]
-      <sz val="13"/>
+      <sz val="14"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="13"/>
       <color indexed="8"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="13"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="13"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="13"/>
       <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="13"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
-      <name val="新細明體"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...14 lines deleted...]
-      <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...133 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
@@ -1585,67 +1470,67 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5652D0A5-17DD-445B-9EEE-B352799B56BE}">
   <dimension ref="A1:S7"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="11.7109375" bestFit="1" customWidth="1"/>
-    <col min="2" max="4" width="14.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="17.140625" customWidth="1"/>
+    <col min="2" max="4" width="12.5703125" customWidth="1"/>
+    <col min="5" max="5" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="12.5703125" customWidth="1"/>
+    <col min="9" max="9" width="14.42578125" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" bestFit="1" customWidth="1"/>
-    <col min="11" max="13" width="14.140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="19" max="19" width="17.28515625" customWidth="1"/>
+    <col min="11" max="13" width="12.5703125" customWidth="1"/>
+    <col min="14" max="14" width="13.7109375" customWidth="1"/>
+    <col min="15" max="17" width="12.5703125" customWidth="1"/>
+    <col min="18" max="18" width="13.7109375" customWidth="1"/>
+    <col min="19" max="19" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="257" max="258" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="259" max="260" width="11.7109375" customWidth="1"/>
     <col min="261" max="261" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="262" max="265" width="14.42578125" customWidth="1"/>
     <col min="266" max="266" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="267" max="269" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="270" max="270" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="271" max="273" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="274" max="274" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="275" max="275" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="513" max="514" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="515" max="516" width="11.7109375" customWidth="1"/>
     <col min="517" max="517" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="518" max="521" width="14.42578125" customWidth="1"/>
     <col min="522" max="522" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="523" max="525" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="526" max="526" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="527" max="529" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="530" max="530" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="531" max="531" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="769" max="770" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="771" max="772" width="11.7109375" customWidth="1"/>
     <col min="773" max="773" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="774" max="777" width="14.42578125" customWidth="1"/>
     <col min="778" max="778" width="16.28515625" bestFit="1" customWidth="1"/>
@@ -2234,296 +2119,281 @@
     <col min="15631" max="15633" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15634" max="15634" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15635" max="15635" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15873" max="15874" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15875" max="15876" width="11.7109375" customWidth="1"/>
     <col min="15877" max="15877" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15878" max="15881" width="14.42578125" customWidth="1"/>
     <col min="15882" max="15882" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="15883" max="15885" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15886" max="15886" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15887" max="15889" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15890" max="15890" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15891" max="15891" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16129" max="16130" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16131" max="16132" width="11.7109375" customWidth="1"/>
     <col min="16133" max="16133" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16134" max="16137" width="14.42578125" customWidth="1"/>
     <col min="16138" max="16138" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="16139" max="16141" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16142" max="16142" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="16143" max="16145" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16146" max="16146" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="16147" max="16147" width="14.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="27.75" customHeight="1">
-      <c r="A1" s="26" t="s" ph="1">
+    <row r="1" spans="1:19" ht="30" customHeight="1">
+      <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="27"/>
-[...16 lines deleted...]
-      <c r="S1" s="27"/>
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="15"/>
+      <c r="H1" s="15"/>
+      <c r="I1" s="15"/>
+      <c r="J1" s="15"/>
+      <c r="K1" s="16"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="16"/>
+      <c r="N1" s="16"/>
+      <c r="O1" s="16"/>
+      <c r="P1" s="16"/>
+      <c r="Q1" s="16"/>
+      <c r="R1" s="16"/>
+      <c r="S1" s="16"/>
     </row>
-    <row r="2" spans="1:19" ht="27.75" customHeight="1">
-      <c r="A2" s="28" t="s">
+    <row r="2" spans="1:19" ht="30" customHeight="1">
+      <c r="A2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="29"/>
-[...16 lines deleted...]
-      <c r="S2" s="29"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
     </row>
-    <row r="3" spans="1:19" s="13" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A3" s="15" t="s">
+    <row r="3" spans="1:19" s="25" customFormat="1" ht="36" customHeight="1">
+      <c r="A3" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B3" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="C3" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="D3" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="E3" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F3" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="G3" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="H3" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="I3" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="J3" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="K3" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="L3" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="M3" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="N3" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="O3" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="P3" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q3" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="R3" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="S3" s="24" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19" ht="39" customHeight="1">
+      <c r="A4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="O4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="P4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="R4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="S4" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="22" customFormat="1" ht="30" customHeight="1">
+      <c r="A5" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="B3" s="16" t="s">
-[...117 lines deleted...]
-      <c r="B5" s="21">
+      <c r="B5" s="20">
         <v>0.16070000000000001</v>
       </c>
-      <c r="C5" s="21">
+      <c r="C5" s="20">
         <v>4.2099999999999999E-2</v>
       </c>
-      <c r="D5" s="21">
+      <c r="D5" s="20">
         <v>-5.5599999999999997E-2</v>
       </c>
-      <c r="E5" s="21">
+      <c r="E5" s="20">
         <f>(1+B5)*(1+C5)*(1+D5)-1</f>
         <v>0.14231362986800011</v>
       </c>
-      <c r="F5" s="21">
+      <c r="F5" s="20">
         <v>7.8299999999999995E-2</v>
       </c>
-      <c r="G5" s="21"/>
-[...1 lines deleted...]
-      <c r="I5" s="21">
+      <c r="G5" s="20">
+        <v>1.01E-2</v>
+      </c>
+      <c r="H5" s="20">
+        <v>-6.7799999999999999E-2</v>
+      </c>
+      <c r="I5" s="20">
         <f>(1+F5)*(1+G5)*(1+H5)-1</f>
-        <v>7.8300000000000036E-2</v>
-[...1 lines deleted...]
-      <c r="J5" s="22">
+        <v>1.5343691725999919E-2</v>
+      </c>
+      <c r="J5" s="20">
         <f>(1+E5)*(1+I5)-1</f>
-        <v>0.23175678708666458</v>
+        <v>0.1598409380591026</v>
       </c>
       <c r="K5" s="21"/>
       <c r="L5" s="21"/>
       <c r="M5" s="21"/>
       <c r="N5" s="21">
         <f>(1+K5)*(1+L5)*(1+M5)-1</f>
         <v>0</v>
       </c>
       <c r="O5" s="21"/>
       <c r="P5" s="21"/>
       <c r="Q5" s="21"/>
       <c r="R5" s="21">
         <f>(1+O5)*(1+P5)*(1+Q5)-1</f>
         <v>0</v>
       </c>
-      <c r="S5" s="23">
+      <c r="S5" s="21">
         <f>(1+N5)*(1+R5)-1</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:19" ht="33.75" customHeight="1">
-[...20 lines deleted...]
-      <c r="S7" s="31"/>
+    <row r="7" spans="1:19" s="27" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A7" s="26" t="s">
+        <v>72</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="2">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
-    <mergeCell ref="A7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="57" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:S7"/>
   <sheetViews>
     <sheetView topLeftCell="L1" workbookViewId="0">
       <selection activeCell="P17" sqref="P17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="2" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="11.7109375" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="14.42578125" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="13" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="17" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="257" max="258" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="259" max="260" width="11.7109375" customWidth="1"/>
@@ -3136,76 +3006,76 @@
     <col min="15634" max="15634" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15635" max="15635" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15873" max="15874" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15875" max="15876" width="11.7109375" customWidth="1"/>
     <col min="15877" max="15877" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15878" max="15881" width="14.42578125" customWidth="1"/>
     <col min="15882" max="15882" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="15883" max="15885" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15886" max="15886" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15887" max="15889" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15890" max="15890" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15891" max="15891" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16129" max="16130" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16131" max="16132" width="11.7109375" customWidth="1"/>
     <col min="16133" max="16133" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16134" max="16137" width="14.42578125" customWidth="1"/>
     <col min="16138" max="16138" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="16139" max="16141" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16142" max="16142" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="16143" max="16145" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16146" max="16146" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="16147" max="16147" width="14.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="16.5">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...7 lines deleted...]
-      <c r="J1" s="32"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
     </row>
     <row r="2" spans="1:19" ht="16.5">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="33"/>
-[...7 lines deleted...]
-      <c r="J2" s="33"/>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
     </row>
     <row r="3" spans="1:19" ht="16.5">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>40</v>
@@ -4028,76 +3898,76 @@
     <col min="15634" max="15634" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15635" max="15635" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15873" max="15874" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15875" max="15876" width="11.7109375" customWidth="1"/>
     <col min="15877" max="15877" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15878" max="15881" width="14.42578125" customWidth="1"/>
     <col min="15882" max="15882" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="15883" max="15885" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15886" max="15886" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15887" max="15889" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15890" max="15890" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="15891" max="15891" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16129" max="16130" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16131" max="16132" width="11.7109375" customWidth="1"/>
     <col min="16133" max="16133" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16134" max="16137" width="14.42578125" customWidth="1"/>
     <col min="16138" max="16138" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="16139" max="16141" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16142" max="16142" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="16143" max="16145" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16146" max="16146" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="16147" max="16147" width="14.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="16.5">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...7 lines deleted...]
-      <c r="J1" s="32"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
     </row>
     <row r="2" spans="1:19" ht="16.5">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="33"/>
-[...7 lines deleted...]
-      <c r="J2" s="33"/>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
     </row>
     <row r="3" spans="1:19" ht="16.5" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
@@ -4600,76 +4470,76 @@
     <col min="15110" max="15113" width="14.42578125" customWidth="1"/>
     <col min="15114" max="15114" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="15361" max="15362" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15363" max="15364" width="11.7109375" customWidth="1"/>
     <col min="15365" max="15365" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15366" max="15369" width="14.42578125" customWidth="1"/>
     <col min="15370" max="15370" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="15617" max="15618" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15619" max="15620" width="11.7109375" customWidth="1"/>
     <col min="15621" max="15621" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15622" max="15625" width="14.42578125" customWidth="1"/>
     <col min="15626" max="15626" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="15873" max="15874" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15875" max="15876" width="11.7109375" customWidth="1"/>
     <col min="15877" max="15877" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="15878" max="15881" width="14.42578125" customWidth="1"/>
     <col min="15882" max="15882" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="16129" max="16130" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="16131" max="16132" width="11.7109375" customWidth="1"/>
     <col min="16133" max="16133" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16134" max="16137" width="14.42578125" customWidth="1"/>
     <col min="16138" max="16138" width="16.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="16.5">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...7 lines deleted...]
-      <c r="J1" s="32"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
     </row>
     <row r="2" spans="1:11" ht="16.5">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="33"/>
-[...7 lines deleted...]
-      <c r="J2" s="33"/>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
     </row>
     <row r="3" spans="1:11" ht="16.5">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>31</v>