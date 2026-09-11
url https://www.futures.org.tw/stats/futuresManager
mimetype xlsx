--- v2 (2026-07-28)
+++ v3 (2026-09-11)
@@ -4,53 +4,53 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFB869E0-EE2A-4B8F-915A-A6740A68776C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDF9ACAC-2118-4859-8DAB-8B8586F9C586}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="115年" sheetId="6" r:id="rId1"/>
     <sheet name="114年" sheetId="5" r:id="rId2"/>
     <sheet name="113年" sheetId="1" r:id="rId3"/>
     <sheet name="112年" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
@@ -64,51 +64,51 @@
   <c r="R5" i="6" l="1"/>
   <c r="N5" i="6"/>
   <c r="S5" i="6" s="1"/>
   <c r="I5" i="6"/>
   <c r="E5" i="6"/>
   <c r="J5" i="6" s="1"/>
   <c r="N5" i="5"/>
   <c r="R5" i="5"/>
   <c r="S5" i="5" s="1"/>
   <c r="I5" i="5" l="1"/>
   <c r="E5" i="5"/>
   <c r="J5" i="5" s="1"/>
   <c r="R5" i="1" l="1"/>
   <c r="S5" i="1" l="1"/>
   <c r="N5" i="1"/>
   <c r="I5" i="1"/>
   <c r="E5" i="1"/>
   <c r="J5" i="1" s="1"/>
   <c r="I5" i="4" l="1"/>
   <c r="J5" i="4" s="1"/>
   <c r="E5" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="70">
   <si>
     <t>中華民國期貨業商業同業公會</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>期貨經理事業操作績效統計表</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>期間</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>113年01月</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>113年02月</t>
   </si>
   <si>
     <t>113年03月</t>
   </si>
   <si>
     <t>113年第1季</t>
     <phoneticPr fontId="3" type="noConversion"/>
@@ -313,639 +313,109 @@
   <si>
     <t>114年08月</t>
   </si>
   <si>
     <t>114年09月</t>
   </si>
   <si>
     <t>114年第3季</t>
   </si>
   <si>
     <t>114年10月</t>
   </si>
   <si>
     <t>114年11月</t>
   </si>
   <si>
     <t>114年12月</t>
   </si>
   <si>
     <t>114年第4季</t>
   </si>
   <si>
     <t>114年下半年</t>
   </si>
   <si>
-    <r>
-[...580 lines deleted...]
-    <phoneticPr fontId="3" type="noConversion"/>
+    <t>115年01月</t>
+  </si>
+  <si>
+    <t>115年02月</t>
+  </si>
+  <si>
+    <t>115年03月</t>
+  </si>
+  <si>
+    <t>115年第1季</t>
+  </si>
+  <si>
+    <t>115年04月</t>
+  </si>
+  <si>
+    <t>115年05月</t>
+  </si>
+  <si>
+    <t>115年06月</t>
+  </si>
+  <si>
+    <t>115年第2季</t>
+  </si>
+  <si>
+    <t>115年上半年</t>
+  </si>
+  <si>
+    <t>115年07月</t>
+  </si>
+  <si>
+    <t>115年08月</t>
+  </si>
+  <si>
+    <t>115年09月</t>
+  </si>
+  <si>
+    <t>115年第3季</t>
+  </si>
+  <si>
+    <t>115年10月</t>
+  </si>
+  <si>
+    <t>115年11月</t>
+  </si>
+  <si>
+    <t>115年12月</t>
+  </si>
+  <si>
+    <t>115年第4季</t>
+  </si>
+  <si>
+    <t>115年下半年</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="22">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="3"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
@@ -971,123 +441,61 @@
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial Unicode MS"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial Unicode MS"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="14"/>
-[...1 lines deleted...]
-      <family val="4"/>
+      <sz val="12"/>
+      <name val="Arial Unicode MS"/>
+      <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="14"/>
-[...9 lines deleted...]
-      <family val="4"/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Arial Unicode MS"/>
+      <family val="1"/>
       <charset val="136"/>
-    </font>
-[...53 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1103,118 +511,96 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
@@ -1454,821 +840,799 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5652D0A5-17DD-445B-9EEE-B352799B56BE}">
   <dimension ref="A1:S7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+      <selection activeCell="K13" sqref="K13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="11.7109375" bestFit="1" customWidth="1"/>
-[...639 lines deleted...]
-    <col min="16147" max="16147" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2" max="4" width="12.625" customWidth="1"/>
+    <col min="5" max="5" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="12.625" customWidth="1"/>
+    <col min="9" max="9" width="14.5" customWidth="1"/>
+    <col min="10" max="10" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11" max="13" width="12.625" customWidth="1"/>
+    <col min="14" max="14" width="13.75" customWidth="1"/>
+    <col min="15" max="17" width="12.625" customWidth="1"/>
+    <col min="18" max="18" width="13.75" customWidth="1"/>
+    <col min="19" max="19" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="257" max="258" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="259" max="260" width="11.75" customWidth="1"/>
+    <col min="261" max="261" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="262" max="265" width="14.5" customWidth="1"/>
+    <col min="266" max="266" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="267" max="269" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="270" max="270" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="271" max="273" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="274" max="274" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="275" max="275" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="513" max="514" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="515" max="516" width="11.75" customWidth="1"/>
+    <col min="517" max="517" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="518" max="521" width="14.5" customWidth="1"/>
+    <col min="522" max="522" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="523" max="525" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="526" max="526" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="527" max="529" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="530" max="530" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="531" max="531" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="769" max="770" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="771" max="772" width="11.75" customWidth="1"/>
+    <col min="773" max="773" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="774" max="777" width="14.5" customWidth="1"/>
+    <col min="778" max="778" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="779" max="781" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="782" max="782" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="783" max="785" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="786" max="786" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="787" max="787" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="1025" max="1026" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1028" width="11.75" customWidth="1"/>
+    <col min="1029" max="1029" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1033" width="14.5" customWidth="1"/>
+    <col min="1034" max="1034" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1035" max="1037" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1038" max="1038" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1039" max="1041" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1042" max="1042" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1043" max="1043" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="1281" max="1282" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1284" width="11.75" customWidth="1"/>
+    <col min="1285" max="1285" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1289" width="14.5" customWidth="1"/>
+    <col min="1290" max="1290" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1291" max="1293" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1294" max="1294" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1295" max="1297" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1298" max="1298" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1299" max="1299" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="1537" max="1538" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1540" width="11.75" customWidth="1"/>
+    <col min="1541" max="1541" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1545" width="14.5" customWidth="1"/>
+    <col min="1546" max="1546" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1547" max="1549" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1550" max="1550" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1551" max="1553" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1554" max="1554" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1555" max="1555" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="1793" max="1794" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1796" width="11.75" customWidth="1"/>
+    <col min="1797" max="1797" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1801" width="14.5" customWidth="1"/>
+    <col min="1802" max="1802" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1803" max="1805" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1806" max="1806" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1807" max="1809" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1810" max="1810" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1811" max="1811" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="2049" max="2050" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2052" width="11.75" customWidth="1"/>
+    <col min="2053" max="2053" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2057" width="14.5" customWidth="1"/>
+    <col min="2058" max="2058" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="2059" max="2061" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2062" max="2062" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2063" max="2065" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2066" max="2066" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2067" max="2067" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="2305" max="2306" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2308" width="11.75" customWidth="1"/>
+    <col min="2309" max="2309" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2313" width="14.5" customWidth="1"/>
+    <col min="2314" max="2314" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="2315" max="2317" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2318" max="2318" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2319" max="2321" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2322" max="2322" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2323" max="2323" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="2561" max="2562" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2564" width="11.75" customWidth="1"/>
+    <col min="2565" max="2565" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2569" width="14.5" customWidth="1"/>
+    <col min="2570" max="2570" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="2571" max="2573" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2574" max="2574" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2575" max="2577" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2578" max="2578" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2579" max="2579" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="2817" max="2818" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2820" width="11.75" customWidth="1"/>
+    <col min="2821" max="2821" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2825" width="14.5" customWidth="1"/>
+    <col min="2826" max="2826" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="2827" max="2829" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2830" max="2830" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2831" max="2833" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2834" max="2834" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2835" max="2835" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="3073" max="3074" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3076" width="11.75" customWidth="1"/>
+    <col min="3077" max="3077" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3081" width="14.5" customWidth="1"/>
+    <col min="3082" max="3082" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="3083" max="3085" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3086" max="3086" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3087" max="3089" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3090" max="3090" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3091" max="3091" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="3329" max="3330" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3332" width="11.75" customWidth="1"/>
+    <col min="3333" max="3333" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3337" width="14.5" customWidth="1"/>
+    <col min="3338" max="3338" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="3339" max="3341" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3342" max="3342" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3343" max="3345" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3346" max="3346" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3347" max="3347" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="3585" max="3586" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3588" width="11.75" customWidth="1"/>
+    <col min="3589" max="3589" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3593" width="14.5" customWidth="1"/>
+    <col min="3594" max="3594" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="3595" max="3597" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3598" max="3598" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3599" max="3601" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3602" max="3602" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3603" max="3603" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="3841" max="3842" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3844" width="11.75" customWidth="1"/>
+    <col min="3845" max="3845" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3849" width="14.5" customWidth="1"/>
+    <col min="3850" max="3850" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="3851" max="3853" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3854" max="3854" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3855" max="3857" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3858" max="3858" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3859" max="3859" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="4097" max="4098" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4100" width="11.75" customWidth="1"/>
+    <col min="4101" max="4101" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4105" width="14.5" customWidth="1"/>
+    <col min="4106" max="4106" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4107" max="4109" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4110" max="4110" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4111" max="4113" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4114" max="4114" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4115" max="4115" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="4353" max="4354" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4356" width="11.75" customWidth="1"/>
+    <col min="4357" max="4357" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4361" width="14.5" customWidth="1"/>
+    <col min="4362" max="4362" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4363" max="4365" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4366" max="4366" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4367" max="4369" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4370" max="4370" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4371" max="4371" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="4609" max="4610" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4612" width="11.75" customWidth="1"/>
+    <col min="4613" max="4613" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4617" width="14.5" customWidth="1"/>
+    <col min="4618" max="4618" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4619" max="4621" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4622" max="4622" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4623" max="4625" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4626" max="4626" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4627" max="4627" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="4865" max="4866" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4868" width="11.75" customWidth="1"/>
+    <col min="4869" max="4869" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4873" width="14.5" customWidth="1"/>
+    <col min="4874" max="4874" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4875" max="4877" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4878" max="4878" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4879" max="4881" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4882" max="4882" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4883" max="4883" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="5121" max="5122" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5124" width="11.75" customWidth="1"/>
+    <col min="5125" max="5125" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5129" width="14.5" customWidth="1"/>
+    <col min="5130" max="5130" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="5131" max="5133" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5134" max="5134" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5135" max="5137" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5138" max="5138" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5139" max="5139" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="5377" max="5378" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5380" width="11.75" customWidth="1"/>
+    <col min="5381" max="5381" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5385" width="14.5" customWidth="1"/>
+    <col min="5386" max="5386" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="5387" max="5389" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5390" max="5390" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5391" max="5393" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5394" max="5394" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5395" max="5395" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="5633" max="5634" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5636" width="11.75" customWidth="1"/>
+    <col min="5637" max="5637" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5641" width="14.5" customWidth="1"/>
+    <col min="5642" max="5642" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="5643" max="5645" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5646" max="5646" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5647" max="5649" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5650" max="5650" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5651" max="5651" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="5889" max="5890" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5892" width="11.75" customWidth="1"/>
+    <col min="5893" max="5893" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5897" width="14.5" customWidth="1"/>
+    <col min="5898" max="5898" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="5899" max="5901" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5902" max="5902" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5903" max="5905" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5906" max="5906" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5907" max="5907" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="6145" max="6146" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6148" width="11.75" customWidth="1"/>
+    <col min="6149" max="6149" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6153" width="14.5" customWidth="1"/>
+    <col min="6154" max="6154" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="6155" max="6157" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6158" max="6158" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6159" max="6161" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6162" max="6162" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6163" max="6163" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="6401" max="6402" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6404" width="11.75" customWidth="1"/>
+    <col min="6405" max="6405" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6409" width="14.5" customWidth="1"/>
+    <col min="6410" max="6410" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="6411" max="6413" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6414" max="6414" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6415" max="6417" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6418" max="6418" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6419" max="6419" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="6657" max="6658" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6660" width="11.75" customWidth="1"/>
+    <col min="6661" max="6661" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6665" width="14.5" customWidth="1"/>
+    <col min="6666" max="6666" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="6667" max="6669" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6670" max="6670" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6671" max="6673" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6674" max="6674" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6675" max="6675" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="6913" max="6914" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6916" width="11.75" customWidth="1"/>
+    <col min="6917" max="6917" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6921" width="14.5" customWidth="1"/>
+    <col min="6922" max="6922" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="6923" max="6925" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6926" max="6926" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6927" max="6929" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6930" max="6930" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6931" max="6931" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="7169" max="7170" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7172" width="11.75" customWidth="1"/>
+    <col min="7173" max="7173" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7177" width="14.5" customWidth="1"/>
+    <col min="7178" max="7178" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7179" max="7181" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7182" max="7182" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7183" max="7185" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7186" max="7186" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7187" max="7187" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="7425" max="7426" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7428" width="11.75" customWidth="1"/>
+    <col min="7429" max="7429" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7433" width="14.5" customWidth="1"/>
+    <col min="7434" max="7434" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7435" max="7437" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7438" max="7438" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7439" max="7441" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7442" max="7442" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7443" max="7443" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="7681" max="7682" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7684" width="11.75" customWidth="1"/>
+    <col min="7685" max="7685" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7689" width="14.5" customWidth="1"/>
+    <col min="7690" max="7690" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7691" max="7693" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7694" max="7694" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7695" max="7697" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7698" max="7698" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7699" max="7699" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="7937" max="7938" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7940" width="11.75" customWidth="1"/>
+    <col min="7941" max="7941" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7945" width="14.5" customWidth="1"/>
+    <col min="7946" max="7946" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7947" max="7949" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7950" max="7950" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7951" max="7953" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7954" max="7954" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7955" max="7955" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="8193" max="8194" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8196" width="11.75" customWidth="1"/>
+    <col min="8197" max="8197" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8201" width="14.5" customWidth="1"/>
+    <col min="8202" max="8202" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="8203" max="8205" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8206" max="8206" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8207" max="8209" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8210" max="8210" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8211" max="8211" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="8449" max="8450" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8452" width="11.75" customWidth="1"/>
+    <col min="8453" max="8453" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8457" width="14.5" customWidth="1"/>
+    <col min="8458" max="8458" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="8459" max="8461" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8462" max="8462" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8463" max="8465" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8466" max="8466" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8467" max="8467" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="8705" max="8706" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8708" width="11.75" customWidth="1"/>
+    <col min="8709" max="8709" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8713" width="14.5" customWidth="1"/>
+    <col min="8714" max="8714" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="8715" max="8717" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8718" max="8718" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8719" max="8721" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8722" max="8722" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8723" max="8723" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="8961" max="8962" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8964" width="11.75" customWidth="1"/>
+    <col min="8965" max="8965" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8969" width="14.5" customWidth="1"/>
+    <col min="8970" max="8970" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="8971" max="8973" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8974" max="8974" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8975" max="8977" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8978" max="8978" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8979" max="8979" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="9217" max="9218" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9220" width="11.75" customWidth="1"/>
+    <col min="9221" max="9221" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9225" width="14.5" customWidth="1"/>
+    <col min="9226" max="9226" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="9227" max="9229" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9230" max="9230" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9231" max="9233" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9234" max="9234" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9235" max="9235" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="9473" max="9474" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9476" width="11.75" customWidth="1"/>
+    <col min="9477" max="9477" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9481" width="14.5" customWidth="1"/>
+    <col min="9482" max="9482" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="9483" max="9485" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9486" max="9486" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9487" max="9489" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9490" max="9490" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9491" max="9491" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="9729" max="9730" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9732" width="11.75" customWidth="1"/>
+    <col min="9733" max="9733" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9737" width="14.5" customWidth="1"/>
+    <col min="9738" max="9738" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="9739" max="9741" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9742" max="9742" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9743" max="9745" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9746" max="9746" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9747" max="9747" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="9985" max="9986" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9988" width="11.75" customWidth="1"/>
+    <col min="9989" max="9989" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9993" width="14.5" customWidth="1"/>
+    <col min="9994" max="9994" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="9995" max="9997" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9998" max="9998" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9999" max="10001" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10002" max="10002" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10003" max="10003" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="10241" max="10242" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10244" width="11.75" customWidth="1"/>
+    <col min="10245" max="10245" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10249" width="14.5" customWidth="1"/>
+    <col min="10250" max="10250" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="10251" max="10253" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10254" max="10254" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10255" max="10257" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10258" max="10258" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10259" max="10259" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="10497" max="10498" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10500" width="11.75" customWidth="1"/>
+    <col min="10501" max="10501" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10505" width="14.5" customWidth="1"/>
+    <col min="10506" max="10506" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="10507" max="10509" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10510" max="10510" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10511" max="10513" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10514" max="10514" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10515" max="10515" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="10753" max="10754" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10756" width="11.75" customWidth="1"/>
+    <col min="10757" max="10757" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10761" width="14.5" customWidth="1"/>
+    <col min="10762" max="10762" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="10763" max="10765" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10766" max="10766" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10767" max="10769" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10770" max="10770" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10771" max="10771" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="11009" max="11010" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11012" width="11.75" customWidth="1"/>
+    <col min="11013" max="11013" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11017" width="14.5" customWidth="1"/>
+    <col min="11018" max="11018" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11019" max="11021" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11022" max="11022" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11023" max="11025" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11026" max="11026" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11027" max="11027" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="11265" max="11266" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11268" width="11.75" customWidth="1"/>
+    <col min="11269" max="11269" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11273" width="14.5" customWidth="1"/>
+    <col min="11274" max="11274" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11275" max="11277" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11278" max="11278" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11279" max="11281" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11282" max="11282" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11283" max="11283" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="11521" max="11522" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11524" width="11.75" customWidth="1"/>
+    <col min="11525" max="11525" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11529" width="14.5" customWidth="1"/>
+    <col min="11530" max="11530" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11531" max="11533" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11534" max="11534" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11535" max="11537" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11538" max="11538" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11539" max="11539" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="11777" max="11778" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11780" width="11.75" customWidth="1"/>
+    <col min="11781" max="11781" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11785" width="14.5" customWidth="1"/>
+    <col min="11786" max="11786" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11787" max="11789" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11790" max="11790" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11791" max="11793" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11794" max="11794" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11795" max="11795" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="12033" max="12034" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12036" width="11.75" customWidth="1"/>
+    <col min="12037" max="12037" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12041" width="14.5" customWidth="1"/>
+    <col min="12042" max="12042" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="12043" max="12045" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12046" max="12046" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12047" max="12049" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12050" max="12050" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12051" max="12051" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="12289" max="12290" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12292" width="11.75" customWidth="1"/>
+    <col min="12293" max="12293" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12297" width="14.5" customWidth="1"/>
+    <col min="12298" max="12298" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="12299" max="12301" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12302" max="12302" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12303" max="12305" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12306" max="12306" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12307" max="12307" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="12545" max="12546" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12548" width="11.75" customWidth="1"/>
+    <col min="12549" max="12549" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12553" width="14.5" customWidth="1"/>
+    <col min="12554" max="12554" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="12555" max="12557" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12558" max="12558" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12559" max="12561" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12562" max="12562" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12563" max="12563" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="12801" max="12802" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12804" width="11.75" customWidth="1"/>
+    <col min="12805" max="12805" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12809" width="14.5" customWidth="1"/>
+    <col min="12810" max="12810" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="12811" max="12813" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12814" max="12814" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12815" max="12817" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12818" max="12818" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12819" max="12819" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="13057" max="13058" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13060" width="11.75" customWidth="1"/>
+    <col min="13061" max="13061" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13065" width="14.5" customWidth="1"/>
+    <col min="13066" max="13066" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="13067" max="13069" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13070" max="13070" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13071" max="13073" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13074" max="13074" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13075" max="13075" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="13313" max="13314" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13316" width="11.75" customWidth="1"/>
+    <col min="13317" max="13317" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13321" width="14.5" customWidth="1"/>
+    <col min="13322" max="13322" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="13323" max="13325" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13326" max="13326" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13327" max="13329" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13330" max="13330" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13331" max="13331" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="13569" max="13570" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13572" width="11.75" customWidth="1"/>
+    <col min="13573" max="13573" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13577" width="14.5" customWidth="1"/>
+    <col min="13578" max="13578" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="13579" max="13581" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13582" max="13582" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13583" max="13585" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13586" max="13586" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13587" max="13587" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="13825" max="13826" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13828" width="11.75" customWidth="1"/>
+    <col min="13829" max="13829" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13833" width="14.5" customWidth="1"/>
+    <col min="13834" max="13834" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="13835" max="13837" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13838" max="13838" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13839" max="13841" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13842" max="13842" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13843" max="13843" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="14081" max="14082" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14084" width="11.75" customWidth="1"/>
+    <col min="14085" max="14085" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14089" width="14.5" customWidth="1"/>
+    <col min="14090" max="14090" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="14091" max="14093" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14094" max="14094" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14095" max="14097" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14098" max="14098" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14099" max="14099" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="14337" max="14338" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14340" width="11.75" customWidth="1"/>
+    <col min="14341" max="14341" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14345" width="14.5" customWidth="1"/>
+    <col min="14346" max="14346" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="14347" max="14349" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14350" max="14350" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14351" max="14353" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14354" max="14354" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14355" max="14355" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="14593" max="14594" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14596" width="11.75" customWidth="1"/>
+    <col min="14597" max="14597" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14601" width="14.5" customWidth="1"/>
+    <col min="14602" max="14602" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="14603" max="14605" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14606" max="14606" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14607" max="14609" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14610" max="14610" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14611" max="14611" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="14849" max="14850" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14852" width="11.75" customWidth="1"/>
+    <col min="14853" max="14853" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14857" width="14.5" customWidth="1"/>
+    <col min="14858" max="14858" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="14859" max="14861" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14862" max="14862" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14863" max="14865" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14866" max="14866" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14867" max="14867" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="15105" max="15106" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15108" width="11.75" customWidth="1"/>
+    <col min="15109" max="15109" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15113" width="14.5" customWidth="1"/>
+    <col min="15114" max="15114" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="15115" max="15117" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15118" max="15118" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15119" max="15121" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15122" max="15122" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15123" max="15123" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="15361" max="15362" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15364" width="11.75" customWidth="1"/>
+    <col min="15365" max="15365" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15369" width="14.5" customWidth="1"/>
+    <col min="15370" max="15370" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="15371" max="15373" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15374" max="15374" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15375" max="15377" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15378" max="15378" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15379" max="15379" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="15617" max="15618" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15620" width="11.75" customWidth="1"/>
+    <col min="15621" max="15621" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15625" width="14.5" customWidth="1"/>
+    <col min="15626" max="15626" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="15627" max="15629" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15630" max="15630" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15631" max="15633" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15634" max="15634" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15635" max="15635" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="15873" max="15874" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15876" width="11.75" customWidth="1"/>
+    <col min="15877" max="15877" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15881" width="14.5" customWidth="1"/>
+    <col min="15882" max="15882" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="15883" max="15885" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15886" max="15886" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15887" max="15889" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15890" max="15890" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15891" max="15891" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="16129" max="16130" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16132" width="11.75" customWidth="1"/>
+    <col min="16133" max="16133" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16137" width="14.5" customWidth="1"/>
+    <col min="16138" max="16138" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="16139" max="16141" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="16142" max="16142" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="16143" max="16145" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="16146" max="16146" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="16147" max="16147" width="14.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="30" customHeight="1">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:19" ht="16.2">
+      <c r="A1" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="15"/>
-[...16 lines deleted...]
-      <c r="S1" s="16"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
     </row>
-    <row r="2" spans="1:19" ht="30" customHeight="1">
-      <c r="A2" s="17" t="s">
+    <row r="2" spans="1:19" ht="16.2">
+      <c r="A2" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="17"/>
-[...16 lines deleted...]
-      <c r="S2" s="18"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
     </row>
-    <row r="3" spans="1:19" s="25" customFormat="1" ht="36" customHeight="1">
-      <c r="A3" s="23" t="s">
+    <row r="3" spans="1:19" s="19" customFormat="1" ht="27" customHeight="1">
+      <c r="A3" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="C3" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="B3" s="23" t="s">
+      <c r="D3" s="17" t="s">
         <v>54</v>
       </c>
-      <c r="C3" s="23" t="s">
+      <c r="E3" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="D3" s="23" t="s">
+      <c r="F3" s="17" t="s">
         <v>56</v>
       </c>
-      <c r="E3" s="23" t="s">
+      <c r="G3" s="17" t="s">
         <v>57</v>
       </c>
-      <c r="F3" s="23" t="s">
+      <c r="H3" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="G3" s="23" t="s">
+      <c r="I3" s="17" t="s">
         <v>59</v>
       </c>
-      <c r="H3" s="23" t="s">
+      <c r="J3" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="I3" s="23" t="s">
+      <c r="K3" s="17" t="s">
         <v>61</v>
       </c>
-      <c r="J3" s="24" t="s">
+      <c r="L3" s="17" t="s">
         <v>62</v>
       </c>
-      <c r="K3" s="23" t="s">
+      <c r="M3" s="17" t="s">
         <v>63</v>
       </c>
-      <c r="L3" s="23" t="s">
+      <c r="N3" s="17" t="s">
         <v>64</v>
       </c>
-      <c r="M3" s="23" t="s">
+      <c r="O3" s="17" t="s">
         <v>65</v>
       </c>
-      <c r="N3" s="23" t="s">
+      <c r="P3" s="17" t="s">
         <v>66</v>
       </c>
-      <c r="O3" s="23" t="s">
+      <c r="Q3" s="17" t="s">
         <v>67</v>
       </c>
-      <c r="P3" s="23" t="s">
+      <c r="R3" s="17" t="s">
         <v>68</v>
       </c>
-      <c r="Q3" s="23" t="s">
+      <c r="S3" s="18" t="s">
         <v>69</v>
       </c>
-      <c r="R3" s="23" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:19" ht="39" customHeight="1">
+    <row r="4" spans="1:19" ht="32.4">
       <c r="A4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="1" t="s">
@@ -2283,801 +1647,801 @@
       <c r="L4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="O4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Q4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="R4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="S4" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:19" s="22" customFormat="1" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="B5" s="20">
+    <row r="5" spans="1:19" ht="16.2">
+      <c r="A5" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="6">
         <v>0.16070000000000001</v>
       </c>
-      <c r="C5" s="20">
+      <c r="C5" s="6">
         <v>4.2099999999999999E-2</v>
       </c>
-      <c r="D5" s="20">
+      <c r="D5" s="6">
         <v>-5.5599999999999997E-2</v>
       </c>
-      <c r="E5" s="20">
+      <c r="E5" s="6">
         <f>(1+B5)*(1+C5)*(1+D5)-1</f>
         <v>0.14231362986800011</v>
       </c>
-      <c r="F5" s="20">
+      <c r="F5" s="15">
         <v>7.8299999999999995E-2</v>
       </c>
-      <c r="G5" s="20">
+      <c r="G5" s="15">
         <v>1.01E-2</v>
       </c>
-      <c r="H5" s="20">
+      <c r="H5" s="15">
         <v>-6.7799999999999999E-2</v>
       </c>
-      <c r="I5" s="20">
+      <c r="I5" s="15">
         <f>(1+F5)*(1+G5)*(1+H5)-1</f>
         <v>1.5343691725999919E-2</v>
       </c>
-      <c r="J5" s="20">
+      <c r="J5" s="15">
         <f>(1+E5)*(1+I5)-1</f>
         <v>0.1598409380591026</v>
       </c>
-      <c r="K5" s="21"/>
-[...2 lines deleted...]
-      <c r="N5" s="21">
+      <c r="K5" s="15">
+        <v>-3.3599999999999998E-2</v>
+      </c>
+      <c r="L5" s="14"/>
+      <c r="M5" s="14"/>
+      <c r="N5" s="14">
         <f>(1+K5)*(1+L5)*(1+M5)-1</f>
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="R5" s="21">
+        <v>-3.3599999999999963E-2</v>
+      </c>
+      <c r="O5" s="14"/>
+      <c r="P5" s="14"/>
+      <c r="Q5" s="14"/>
+      <c r="R5" s="14">
         <f>(1+O5)*(1+P5)*(1+Q5)-1</f>
         <v>0</v>
       </c>
-      <c r="S5" s="21">
+      <c r="S5" s="14">
         <f>(1+N5)*(1+R5)-1</f>
-        <v>0</v>
+        <v>-3.3599999999999963E-2</v>
       </c>
     </row>
-    <row r="7" spans="1:19" s="27" customFormat="1" ht="29.25" customHeight="1">
-[...1 lines deleted...]
-        <v>72</v>
+    <row r="7" spans="1:19">
+      <c r="A7" s="10" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:S1"/>
-    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
-  <printOptions horizontalCentered="1"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="57" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:S7"/>
   <sheetViews>
-    <sheetView topLeftCell="L1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="P17" sqref="P17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="2" width="11.7109375" bestFit="1" customWidth="1"/>
-[...638 lines deleted...]
-    <col min="16147" max="16147" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="11.75" customWidth="1"/>
+    <col min="5" max="5" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6" max="9" width="14.5" customWidth="1"/>
+    <col min="10" max="10" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11" max="13" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15" max="17" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="257" max="258" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="259" max="260" width="11.75" customWidth="1"/>
+    <col min="261" max="261" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="262" max="265" width="14.5" customWidth="1"/>
+    <col min="266" max="266" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="267" max="269" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="270" max="270" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="271" max="273" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="274" max="274" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="275" max="275" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="513" max="514" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="515" max="516" width="11.75" customWidth="1"/>
+    <col min="517" max="517" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="518" max="521" width="14.5" customWidth="1"/>
+    <col min="522" max="522" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="523" max="525" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="526" max="526" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="527" max="529" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="530" max="530" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="531" max="531" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="769" max="770" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="771" max="772" width="11.75" customWidth="1"/>
+    <col min="773" max="773" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="774" max="777" width="14.5" customWidth="1"/>
+    <col min="778" max="778" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="779" max="781" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="782" max="782" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="783" max="785" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="786" max="786" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="787" max="787" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="1025" max="1026" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1028" width="11.75" customWidth="1"/>
+    <col min="1029" max="1029" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1033" width="14.5" customWidth="1"/>
+    <col min="1034" max="1034" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1035" max="1037" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1038" max="1038" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1039" max="1041" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1042" max="1042" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1043" max="1043" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="1281" max="1282" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1284" width="11.75" customWidth="1"/>
+    <col min="1285" max="1285" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1289" width="14.5" customWidth="1"/>
+    <col min="1290" max="1290" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1291" max="1293" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1294" max="1294" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1295" max="1297" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1298" max="1298" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1299" max="1299" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="1537" max="1538" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1540" width="11.75" customWidth="1"/>
+    <col min="1541" max="1541" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1545" width="14.5" customWidth="1"/>
+    <col min="1546" max="1546" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1547" max="1549" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1550" max="1550" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1551" max="1553" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1554" max="1554" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1555" max="1555" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="1793" max="1794" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1796" width="11.75" customWidth="1"/>
+    <col min="1797" max="1797" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1801" width="14.5" customWidth="1"/>
+    <col min="1802" max="1802" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1803" max="1805" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1806" max="1806" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1807" max="1809" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1810" max="1810" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1811" max="1811" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="2049" max="2050" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2052" width="11.75" customWidth="1"/>
+    <col min="2053" max="2053" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2057" width="14.5" customWidth="1"/>
+    <col min="2058" max="2058" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="2059" max="2061" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2062" max="2062" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2063" max="2065" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2066" max="2066" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2067" max="2067" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="2305" max="2306" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2308" width="11.75" customWidth="1"/>
+    <col min="2309" max="2309" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2313" width="14.5" customWidth="1"/>
+    <col min="2314" max="2314" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="2315" max="2317" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2318" max="2318" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2319" max="2321" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2322" max="2322" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2323" max="2323" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="2561" max="2562" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2564" width="11.75" customWidth="1"/>
+    <col min="2565" max="2565" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2569" width="14.5" customWidth="1"/>
+    <col min="2570" max="2570" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="2571" max="2573" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2574" max="2574" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2575" max="2577" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2578" max="2578" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2579" max="2579" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="2817" max="2818" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2820" width="11.75" customWidth="1"/>
+    <col min="2821" max="2821" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2825" width="14.5" customWidth="1"/>
+    <col min="2826" max="2826" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="2827" max="2829" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2830" max="2830" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2831" max="2833" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2834" max="2834" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2835" max="2835" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="3073" max="3074" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3076" width="11.75" customWidth="1"/>
+    <col min="3077" max="3077" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3081" width="14.5" customWidth="1"/>
+    <col min="3082" max="3082" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="3083" max="3085" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3086" max="3086" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3087" max="3089" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3090" max="3090" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3091" max="3091" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="3329" max="3330" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3332" width="11.75" customWidth="1"/>
+    <col min="3333" max="3333" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3337" width="14.5" customWidth="1"/>
+    <col min="3338" max="3338" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="3339" max="3341" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3342" max="3342" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3343" max="3345" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3346" max="3346" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3347" max="3347" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="3585" max="3586" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3588" width="11.75" customWidth="1"/>
+    <col min="3589" max="3589" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3593" width="14.5" customWidth="1"/>
+    <col min="3594" max="3594" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="3595" max="3597" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3598" max="3598" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3599" max="3601" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3602" max="3602" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3603" max="3603" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="3841" max="3842" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3844" width="11.75" customWidth="1"/>
+    <col min="3845" max="3845" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3849" width="14.5" customWidth="1"/>
+    <col min="3850" max="3850" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="3851" max="3853" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3854" max="3854" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3855" max="3857" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3858" max="3858" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3859" max="3859" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="4097" max="4098" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4100" width="11.75" customWidth="1"/>
+    <col min="4101" max="4101" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4105" width="14.5" customWidth="1"/>
+    <col min="4106" max="4106" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4107" max="4109" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4110" max="4110" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4111" max="4113" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4114" max="4114" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4115" max="4115" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="4353" max="4354" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4356" width="11.75" customWidth="1"/>
+    <col min="4357" max="4357" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4361" width="14.5" customWidth="1"/>
+    <col min="4362" max="4362" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4363" max="4365" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4366" max="4366" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4367" max="4369" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4370" max="4370" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4371" max="4371" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="4609" max="4610" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4612" width="11.75" customWidth="1"/>
+    <col min="4613" max="4613" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4617" width="14.5" customWidth="1"/>
+    <col min="4618" max="4618" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4619" max="4621" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4622" max="4622" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4623" max="4625" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4626" max="4626" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4627" max="4627" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="4865" max="4866" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4868" width="11.75" customWidth="1"/>
+    <col min="4869" max="4869" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4873" width="14.5" customWidth="1"/>
+    <col min="4874" max="4874" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4875" max="4877" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4878" max="4878" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4879" max="4881" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4882" max="4882" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4883" max="4883" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="5121" max="5122" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5124" width="11.75" customWidth="1"/>
+    <col min="5125" max="5125" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5129" width="14.5" customWidth="1"/>
+    <col min="5130" max="5130" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="5131" max="5133" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5134" max="5134" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5135" max="5137" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5138" max="5138" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5139" max="5139" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="5377" max="5378" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5380" width="11.75" customWidth="1"/>
+    <col min="5381" max="5381" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5385" width="14.5" customWidth="1"/>
+    <col min="5386" max="5386" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="5387" max="5389" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5390" max="5390" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5391" max="5393" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5394" max="5394" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5395" max="5395" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="5633" max="5634" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5636" width="11.75" customWidth="1"/>
+    <col min="5637" max="5637" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5641" width="14.5" customWidth="1"/>
+    <col min="5642" max="5642" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="5643" max="5645" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5646" max="5646" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5647" max="5649" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5650" max="5650" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5651" max="5651" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="5889" max="5890" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5892" width="11.75" customWidth="1"/>
+    <col min="5893" max="5893" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5897" width="14.5" customWidth="1"/>
+    <col min="5898" max="5898" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="5899" max="5901" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5902" max="5902" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5903" max="5905" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5906" max="5906" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5907" max="5907" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="6145" max="6146" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6148" width="11.75" customWidth="1"/>
+    <col min="6149" max="6149" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6153" width="14.5" customWidth="1"/>
+    <col min="6154" max="6154" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="6155" max="6157" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6158" max="6158" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6159" max="6161" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6162" max="6162" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6163" max="6163" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="6401" max="6402" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6404" width="11.75" customWidth="1"/>
+    <col min="6405" max="6405" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6409" width="14.5" customWidth="1"/>
+    <col min="6410" max="6410" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="6411" max="6413" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6414" max="6414" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6415" max="6417" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6418" max="6418" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6419" max="6419" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="6657" max="6658" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6660" width="11.75" customWidth="1"/>
+    <col min="6661" max="6661" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6665" width="14.5" customWidth="1"/>
+    <col min="6666" max="6666" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="6667" max="6669" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6670" max="6670" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6671" max="6673" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6674" max="6674" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6675" max="6675" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="6913" max="6914" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6916" width="11.75" customWidth="1"/>
+    <col min="6917" max="6917" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6921" width="14.5" customWidth="1"/>
+    <col min="6922" max="6922" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="6923" max="6925" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6926" max="6926" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6927" max="6929" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6930" max="6930" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6931" max="6931" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="7169" max="7170" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7172" width="11.75" customWidth="1"/>
+    <col min="7173" max="7173" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7177" width="14.5" customWidth="1"/>
+    <col min="7178" max="7178" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7179" max="7181" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7182" max="7182" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7183" max="7185" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7186" max="7186" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7187" max="7187" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="7425" max="7426" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7428" width="11.75" customWidth="1"/>
+    <col min="7429" max="7429" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7433" width="14.5" customWidth="1"/>
+    <col min="7434" max="7434" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7435" max="7437" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7438" max="7438" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7439" max="7441" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7442" max="7442" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7443" max="7443" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="7681" max="7682" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7684" width="11.75" customWidth="1"/>
+    <col min="7685" max="7685" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7689" width="14.5" customWidth="1"/>
+    <col min="7690" max="7690" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7691" max="7693" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7694" max="7694" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7695" max="7697" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7698" max="7698" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7699" max="7699" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="7937" max="7938" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7940" width="11.75" customWidth="1"/>
+    <col min="7941" max="7941" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7945" width="14.5" customWidth="1"/>
+    <col min="7946" max="7946" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7947" max="7949" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7950" max="7950" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7951" max="7953" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7954" max="7954" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7955" max="7955" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="8193" max="8194" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8196" width="11.75" customWidth="1"/>
+    <col min="8197" max="8197" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8201" width="14.5" customWidth="1"/>
+    <col min="8202" max="8202" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="8203" max="8205" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8206" max="8206" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8207" max="8209" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8210" max="8210" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8211" max="8211" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="8449" max="8450" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8452" width="11.75" customWidth="1"/>
+    <col min="8453" max="8453" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8457" width="14.5" customWidth="1"/>
+    <col min="8458" max="8458" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="8459" max="8461" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8462" max="8462" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8463" max="8465" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8466" max="8466" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8467" max="8467" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="8705" max="8706" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8708" width="11.75" customWidth="1"/>
+    <col min="8709" max="8709" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8713" width="14.5" customWidth="1"/>
+    <col min="8714" max="8714" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="8715" max="8717" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8718" max="8718" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8719" max="8721" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8722" max="8722" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8723" max="8723" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="8961" max="8962" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8964" width="11.75" customWidth="1"/>
+    <col min="8965" max="8965" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8969" width="14.5" customWidth="1"/>
+    <col min="8970" max="8970" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="8971" max="8973" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8974" max="8974" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8975" max="8977" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8978" max="8978" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8979" max="8979" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="9217" max="9218" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9220" width="11.75" customWidth="1"/>
+    <col min="9221" max="9221" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9225" width="14.5" customWidth="1"/>
+    <col min="9226" max="9226" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="9227" max="9229" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9230" max="9230" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9231" max="9233" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9234" max="9234" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9235" max="9235" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="9473" max="9474" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9476" width="11.75" customWidth="1"/>
+    <col min="9477" max="9477" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9481" width="14.5" customWidth="1"/>
+    <col min="9482" max="9482" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="9483" max="9485" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9486" max="9486" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9487" max="9489" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9490" max="9490" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9491" max="9491" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="9729" max="9730" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9732" width="11.75" customWidth="1"/>
+    <col min="9733" max="9733" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9737" width="14.5" customWidth="1"/>
+    <col min="9738" max="9738" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="9739" max="9741" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9742" max="9742" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9743" max="9745" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9746" max="9746" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9747" max="9747" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="9985" max="9986" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9988" width="11.75" customWidth="1"/>
+    <col min="9989" max="9989" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9993" width="14.5" customWidth="1"/>
+    <col min="9994" max="9994" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="9995" max="9997" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9998" max="9998" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9999" max="10001" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10002" max="10002" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10003" max="10003" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="10241" max="10242" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10244" width="11.75" customWidth="1"/>
+    <col min="10245" max="10245" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10249" width="14.5" customWidth="1"/>
+    <col min="10250" max="10250" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="10251" max="10253" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10254" max="10254" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10255" max="10257" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10258" max="10258" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10259" max="10259" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="10497" max="10498" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10500" width="11.75" customWidth="1"/>
+    <col min="10501" max="10501" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10505" width="14.5" customWidth="1"/>
+    <col min="10506" max="10506" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="10507" max="10509" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10510" max="10510" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10511" max="10513" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10514" max="10514" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10515" max="10515" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="10753" max="10754" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10756" width="11.75" customWidth="1"/>
+    <col min="10757" max="10757" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10761" width="14.5" customWidth="1"/>
+    <col min="10762" max="10762" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="10763" max="10765" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10766" max="10766" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10767" max="10769" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10770" max="10770" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10771" max="10771" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="11009" max="11010" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11012" width="11.75" customWidth="1"/>
+    <col min="11013" max="11013" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11017" width="14.5" customWidth="1"/>
+    <col min="11018" max="11018" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11019" max="11021" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11022" max="11022" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11023" max="11025" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11026" max="11026" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11027" max="11027" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="11265" max="11266" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11268" width="11.75" customWidth="1"/>
+    <col min="11269" max="11269" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11273" width="14.5" customWidth="1"/>
+    <col min="11274" max="11274" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11275" max="11277" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11278" max="11278" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11279" max="11281" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11282" max="11282" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11283" max="11283" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="11521" max="11522" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11524" width="11.75" customWidth="1"/>
+    <col min="11525" max="11525" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11529" width="14.5" customWidth="1"/>
+    <col min="11530" max="11530" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11531" max="11533" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11534" max="11534" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11535" max="11537" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11538" max="11538" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11539" max="11539" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="11777" max="11778" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11780" width="11.75" customWidth="1"/>
+    <col min="11781" max="11781" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11785" width="14.5" customWidth="1"/>
+    <col min="11786" max="11786" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11787" max="11789" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11790" max="11790" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11791" max="11793" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11794" max="11794" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11795" max="11795" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="12033" max="12034" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12036" width="11.75" customWidth="1"/>
+    <col min="12037" max="12037" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12041" width="14.5" customWidth="1"/>
+    <col min="12042" max="12042" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="12043" max="12045" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12046" max="12046" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12047" max="12049" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12050" max="12050" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12051" max="12051" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="12289" max="12290" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12292" width="11.75" customWidth="1"/>
+    <col min="12293" max="12293" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12297" width="14.5" customWidth="1"/>
+    <col min="12298" max="12298" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="12299" max="12301" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12302" max="12302" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12303" max="12305" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12306" max="12306" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12307" max="12307" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="12545" max="12546" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12548" width="11.75" customWidth="1"/>
+    <col min="12549" max="12549" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12553" width="14.5" customWidth="1"/>
+    <col min="12554" max="12554" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="12555" max="12557" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12558" max="12558" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12559" max="12561" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12562" max="12562" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12563" max="12563" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="12801" max="12802" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12804" width="11.75" customWidth="1"/>
+    <col min="12805" max="12805" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12809" width="14.5" customWidth="1"/>
+    <col min="12810" max="12810" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="12811" max="12813" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12814" max="12814" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12815" max="12817" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12818" max="12818" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12819" max="12819" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="13057" max="13058" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13060" width="11.75" customWidth="1"/>
+    <col min="13061" max="13061" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13065" width="14.5" customWidth="1"/>
+    <col min="13066" max="13066" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="13067" max="13069" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13070" max="13070" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13071" max="13073" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13074" max="13074" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13075" max="13075" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="13313" max="13314" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13316" width="11.75" customWidth="1"/>
+    <col min="13317" max="13317" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13321" width="14.5" customWidth="1"/>
+    <col min="13322" max="13322" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="13323" max="13325" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13326" max="13326" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13327" max="13329" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13330" max="13330" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13331" max="13331" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="13569" max="13570" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13572" width="11.75" customWidth="1"/>
+    <col min="13573" max="13573" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13577" width="14.5" customWidth="1"/>
+    <col min="13578" max="13578" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="13579" max="13581" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13582" max="13582" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13583" max="13585" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13586" max="13586" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13587" max="13587" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="13825" max="13826" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13828" width="11.75" customWidth="1"/>
+    <col min="13829" max="13829" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13833" width="14.5" customWidth="1"/>
+    <col min="13834" max="13834" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="13835" max="13837" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13838" max="13838" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13839" max="13841" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13842" max="13842" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13843" max="13843" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="14081" max="14082" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14084" width="11.75" customWidth="1"/>
+    <col min="14085" max="14085" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14089" width="14.5" customWidth="1"/>
+    <col min="14090" max="14090" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="14091" max="14093" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14094" max="14094" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14095" max="14097" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14098" max="14098" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14099" max="14099" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="14337" max="14338" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14340" width="11.75" customWidth="1"/>
+    <col min="14341" max="14341" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14345" width="14.5" customWidth="1"/>
+    <col min="14346" max="14346" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="14347" max="14349" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14350" max="14350" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14351" max="14353" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14354" max="14354" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14355" max="14355" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="14593" max="14594" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14596" width="11.75" customWidth="1"/>
+    <col min="14597" max="14597" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14601" width="14.5" customWidth="1"/>
+    <col min="14602" max="14602" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="14603" max="14605" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14606" max="14606" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14607" max="14609" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14610" max="14610" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14611" max="14611" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="14849" max="14850" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14852" width="11.75" customWidth="1"/>
+    <col min="14853" max="14853" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14857" width="14.5" customWidth="1"/>
+    <col min="14858" max="14858" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="14859" max="14861" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14862" max="14862" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14863" max="14865" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14866" max="14866" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14867" max="14867" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="15105" max="15106" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15108" width="11.75" customWidth="1"/>
+    <col min="15109" max="15109" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15113" width="14.5" customWidth="1"/>
+    <col min="15114" max="15114" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="15115" max="15117" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15118" max="15118" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15119" max="15121" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15122" max="15122" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15123" max="15123" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="15361" max="15362" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15364" width="11.75" customWidth="1"/>
+    <col min="15365" max="15365" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15369" width="14.5" customWidth="1"/>
+    <col min="15370" max="15370" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="15371" max="15373" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15374" max="15374" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15375" max="15377" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15378" max="15378" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15379" max="15379" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="15617" max="15618" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15620" width="11.75" customWidth="1"/>
+    <col min="15621" max="15621" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15625" width="14.5" customWidth="1"/>
+    <col min="15626" max="15626" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="15627" max="15629" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15630" max="15630" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15631" max="15633" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15634" max="15634" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15635" max="15635" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="15873" max="15874" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15876" width="11.75" customWidth="1"/>
+    <col min="15877" max="15877" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15881" width="14.5" customWidth="1"/>
+    <col min="15882" max="15882" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="15883" max="15885" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15886" max="15886" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15887" max="15889" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15890" max="15890" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15891" max="15891" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="16129" max="16130" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16132" width="11.75" customWidth="1"/>
+    <col min="16133" max="16133" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16137" width="14.5" customWidth="1"/>
+    <col min="16138" max="16138" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="16139" max="16141" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="16142" max="16142" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="16143" max="16145" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="16146" max="16146" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="16147" max="16147" width="14.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="16.5">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:19" ht="16.2">
+      <c r="A1" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-[...7 lines deleted...]
-      <c r="J1" s="13"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
     </row>
-    <row r="2" spans="1:19" ht="16.5">
-      <c r="A2" s="14" t="s">
+    <row r="2" spans="1:19" ht="16.2">
+      <c r="A2" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="14"/>
-[...7 lines deleted...]
-      <c r="J2" s="14"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
     </row>
-    <row r="3" spans="1:19" ht="16.5">
+    <row r="3" spans="1:19" ht="32.4">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I3" s="2" t="s">
@@ -3092,51 +2456,51 @@
       <c r="L3" s="2" t="s">
         <v>44</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>45</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>46</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>47</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>48</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>49</v>
       </c>
       <c r="R3" s="2" t="s">
         <v>50</v>
       </c>
       <c r="S3" s="3" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="4" spans="1:19" ht="33">
+    <row r="4" spans="1:19" ht="32.4">
       <c r="A4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="1" t="s">
@@ -3151,51 +2515,51 @@
       <c r="L4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="O4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Q4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="R4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="S4" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="16.5">
+    <row r="5" spans="1:19" ht="16.2">
       <c r="A5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="6">
         <v>-3.2899999999999999E-2</v>
       </c>
       <c r="C5" s="6">
         <v>-6.7000000000000002E-3</v>
       </c>
       <c r="D5" s="7">
         <v>2.4199999999999999E-2</v>
       </c>
       <c r="E5" s="11">
         <f>(1+B5)*(1+C5)*(1+D5)-1</f>
         <v>-1.6132555594000064E-2</v>
       </c>
       <c r="F5" s="11">
         <v>3.5999999999999999E-3</v>
       </c>
       <c r="G5" s="11">
         <v>5.91E-2</v>
       </c>
       <c r="H5" s="11">
         <v>3.5400000000000001E-2</v>
       </c>
@@ -3253,721 +2617,721 @@
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="10" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:S7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="2" width="11.7109375" bestFit="1" customWidth="1"/>
-[...638 lines deleted...]
-    <col min="16147" max="16147" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="11.75" customWidth="1"/>
+    <col min="5" max="5" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6" max="9" width="14.5" customWidth="1"/>
+    <col min="10" max="10" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11" max="13" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15" max="17" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="257" max="258" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="259" max="260" width="11.75" customWidth="1"/>
+    <col min="261" max="261" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="262" max="265" width="14.5" customWidth="1"/>
+    <col min="266" max="266" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="267" max="269" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="270" max="270" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="271" max="273" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="274" max="274" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="275" max="275" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="513" max="514" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="515" max="516" width="11.75" customWidth="1"/>
+    <col min="517" max="517" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="518" max="521" width="14.5" customWidth="1"/>
+    <col min="522" max="522" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="523" max="525" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="526" max="526" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="527" max="529" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="530" max="530" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="531" max="531" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="769" max="770" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="771" max="772" width="11.75" customWidth="1"/>
+    <col min="773" max="773" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="774" max="777" width="14.5" customWidth="1"/>
+    <col min="778" max="778" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="779" max="781" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="782" max="782" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="783" max="785" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="786" max="786" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="787" max="787" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="1025" max="1026" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1028" width="11.75" customWidth="1"/>
+    <col min="1029" max="1029" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1033" width="14.5" customWidth="1"/>
+    <col min="1034" max="1034" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1035" max="1037" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1038" max="1038" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1039" max="1041" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1042" max="1042" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1043" max="1043" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="1281" max="1282" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1284" width="11.75" customWidth="1"/>
+    <col min="1285" max="1285" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1289" width="14.5" customWidth="1"/>
+    <col min="1290" max="1290" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1291" max="1293" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1294" max="1294" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1295" max="1297" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1298" max="1298" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1299" max="1299" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="1537" max="1538" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1540" width="11.75" customWidth="1"/>
+    <col min="1541" max="1541" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1545" width="14.5" customWidth="1"/>
+    <col min="1546" max="1546" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1547" max="1549" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1550" max="1550" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1551" max="1553" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1554" max="1554" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1555" max="1555" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="1793" max="1794" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1796" width="11.75" customWidth="1"/>
+    <col min="1797" max="1797" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1801" width="14.5" customWidth="1"/>
+    <col min="1802" max="1802" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1803" max="1805" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1806" max="1806" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1807" max="1809" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1810" max="1810" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="1811" max="1811" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="2049" max="2050" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2052" width="11.75" customWidth="1"/>
+    <col min="2053" max="2053" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2057" width="14.5" customWidth="1"/>
+    <col min="2058" max="2058" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="2059" max="2061" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2062" max="2062" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2063" max="2065" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2066" max="2066" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2067" max="2067" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="2305" max="2306" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2308" width="11.75" customWidth="1"/>
+    <col min="2309" max="2309" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2313" width="14.5" customWidth="1"/>
+    <col min="2314" max="2314" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="2315" max="2317" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2318" max="2318" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2319" max="2321" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2322" max="2322" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2323" max="2323" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="2561" max="2562" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2564" width="11.75" customWidth="1"/>
+    <col min="2565" max="2565" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2569" width="14.5" customWidth="1"/>
+    <col min="2570" max="2570" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="2571" max="2573" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2574" max="2574" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2575" max="2577" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2578" max="2578" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2579" max="2579" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="2817" max="2818" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2820" width="11.75" customWidth="1"/>
+    <col min="2821" max="2821" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2825" width="14.5" customWidth="1"/>
+    <col min="2826" max="2826" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="2827" max="2829" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2830" max="2830" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2831" max="2833" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2834" max="2834" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="2835" max="2835" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="3073" max="3074" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3076" width="11.75" customWidth="1"/>
+    <col min="3077" max="3077" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3081" width="14.5" customWidth="1"/>
+    <col min="3082" max="3082" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="3083" max="3085" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3086" max="3086" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3087" max="3089" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3090" max="3090" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3091" max="3091" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="3329" max="3330" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3332" width="11.75" customWidth="1"/>
+    <col min="3333" max="3333" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3337" width="14.5" customWidth="1"/>
+    <col min="3338" max="3338" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="3339" max="3341" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3342" max="3342" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3343" max="3345" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3346" max="3346" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3347" max="3347" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="3585" max="3586" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3588" width="11.75" customWidth="1"/>
+    <col min="3589" max="3589" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3593" width="14.5" customWidth="1"/>
+    <col min="3594" max="3594" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="3595" max="3597" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3598" max="3598" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3599" max="3601" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3602" max="3602" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3603" max="3603" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="3841" max="3842" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3844" width="11.75" customWidth="1"/>
+    <col min="3845" max="3845" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3849" width="14.5" customWidth="1"/>
+    <col min="3850" max="3850" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="3851" max="3853" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3854" max="3854" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3855" max="3857" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3858" max="3858" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="3859" max="3859" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="4097" max="4098" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4100" width="11.75" customWidth="1"/>
+    <col min="4101" max="4101" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4105" width="14.5" customWidth="1"/>
+    <col min="4106" max="4106" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4107" max="4109" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4110" max="4110" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4111" max="4113" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4114" max="4114" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4115" max="4115" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="4353" max="4354" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4356" width="11.75" customWidth="1"/>
+    <col min="4357" max="4357" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4361" width="14.5" customWidth="1"/>
+    <col min="4362" max="4362" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4363" max="4365" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4366" max="4366" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4367" max="4369" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4370" max="4370" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4371" max="4371" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="4609" max="4610" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4612" width="11.75" customWidth="1"/>
+    <col min="4613" max="4613" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4617" width="14.5" customWidth="1"/>
+    <col min="4618" max="4618" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4619" max="4621" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4622" max="4622" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4623" max="4625" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4626" max="4626" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4627" max="4627" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="4865" max="4866" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4868" width="11.75" customWidth="1"/>
+    <col min="4869" max="4869" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4873" width="14.5" customWidth="1"/>
+    <col min="4874" max="4874" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4875" max="4877" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4878" max="4878" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4879" max="4881" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4882" max="4882" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="4883" max="4883" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="5121" max="5122" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5124" width="11.75" customWidth="1"/>
+    <col min="5125" max="5125" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5129" width="14.5" customWidth="1"/>
+    <col min="5130" max="5130" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="5131" max="5133" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5134" max="5134" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5135" max="5137" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5138" max="5138" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5139" max="5139" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="5377" max="5378" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5380" width="11.75" customWidth="1"/>
+    <col min="5381" max="5381" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5385" width="14.5" customWidth="1"/>
+    <col min="5386" max="5386" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="5387" max="5389" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5390" max="5390" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5391" max="5393" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5394" max="5394" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5395" max="5395" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="5633" max="5634" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5636" width="11.75" customWidth="1"/>
+    <col min="5637" max="5637" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5641" width="14.5" customWidth="1"/>
+    <col min="5642" max="5642" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="5643" max="5645" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5646" max="5646" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5647" max="5649" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5650" max="5650" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5651" max="5651" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="5889" max="5890" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5892" width="11.75" customWidth="1"/>
+    <col min="5893" max="5893" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5897" width="14.5" customWidth="1"/>
+    <col min="5898" max="5898" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="5899" max="5901" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5902" max="5902" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5903" max="5905" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5906" max="5906" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="5907" max="5907" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="6145" max="6146" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6148" width="11.75" customWidth="1"/>
+    <col min="6149" max="6149" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6153" width="14.5" customWidth="1"/>
+    <col min="6154" max="6154" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="6155" max="6157" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6158" max="6158" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6159" max="6161" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6162" max="6162" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6163" max="6163" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="6401" max="6402" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6404" width="11.75" customWidth="1"/>
+    <col min="6405" max="6405" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6409" width="14.5" customWidth="1"/>
+    <col min="6410" max="6410" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="6411" max="6413" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6414" max="6414" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6415" max="6417" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6418" max="6418" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6419" max="6419" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="6657" max="6658" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6660" width="11.75" customWidth="1"/>
+    <col min="6661" max="6661" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6665" width="14.5" customWidth="1"/>
+    <col min="6666" max="6666" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="6667" max="6669" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6670" max="6670" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6671" max="6673" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6674" max="6674" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6675" max="6675" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="6913" max="6914" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6916" width="11.75" customWidth="1"/>
+    <col min="6917" max="6917" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6921" width="14.5" customWidth="1"/>
+    <col min="6922" max="6922" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="6923" max="6925" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6926" max="6926" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6927" max="6929" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6930" max="6930" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="6931" max="6931" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="7169" max="7170" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7172" width="11.75" customWidth="1"/>
+    <col min="7173" max="7173" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7177" width="14.5" customWidth="1"/>
+    <col min="7178" max="7178" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7179" max="7181" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7182" max="7182" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7183" max="7185" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7186" max="7186" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7187" max="7187" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="7425" max="7426" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7428" width="11.75" customWidth="1"/>
+    <col min="7429" max="7429" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7433" width="14.5" customWidth="1"/>
+    <col min="7434" max="7434" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7435" max="7437" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7438" max="7438" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7439" max="7441" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7442" max="7442" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7443" max="7443" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="7681" max="7682" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7684" width="11.75" customWidth="1"/>
+    <col min="7685" max="7685" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7689" width="14.5" customWidth="1"/>
+    <col min="7690" max="7690" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7691" max="7693" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7694" max="7694" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7695" max="7697" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7698" max="7698" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7699" max="7699" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="7937" max="7938" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7940" width="11.75" customWidth="1"/>
+    <col min="7941" max="7941" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7945" width="14.5" customWidth="1"/>
+    <col min="7946" max="7946" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7947" max="7949" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7950" max="7950" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7951" max="7953" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7954" max="7954" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="7955" max="7955" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="8193" max="8194" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8196" width="11.75" customWidth="1"/>
+    <col min="8197" max="8197" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8201" width="14.5" customWidth="1"/>
+    <col min="8202" max="8202" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="8203" max="8205" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8206" max="8206" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8207" max="8209" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8210" max="8210" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8211" max="8211" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="8449" max="8450" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8452" width="11.75" customWidth="1"/>
+    <col min="8453" max="8453" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8457" width="14.5" customWidth="1"/>
+    <col min="8458" max="8458" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="8459" max="8461" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8462" max="8462" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8463" max="8465" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8466" max="8466" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8467" max="8467" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="8705" max="8706" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8708" width="11.75" customWidth="1"/>
+    <col min="8709" max="8709" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8713" width="14.5" customWidth="1"/>
+    <col min="8714" max="8714" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="8715" max="8717" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8718" max="8718" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8719" max="8721" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8722" max="8722" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8723" max="8723" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="8961" max="8962" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8964" width="11.75" customWidth="1"/>
+    <col min="8965" max="8965" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8969" width="14.5" customWidth="1"/>
+    <col min="8970" max="8970" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="8971" max="8973" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8974" max="8974" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8975" max="8977" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8978" max="8978" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="8979" max="8979" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="9217" max="9218" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9220" width="11.75" customWidth="1"/>
+    <col min="9221" max="9221" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9225" width="14.5" customWidth="1"/>
+    <col min="9226" max="9226" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="9227" max="9229" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9230" max="9230" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9231" max="9233" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9234" max="9234" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9235" max="9235" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="9473" max="9474" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9476" width="11.75" customWidth="1"/>
+    <col min="9477" max="9477" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9481" width="14.5" customWidth="1"/>
+    <col min="9482" max="9482" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="9483" max="9485" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9486" max="9486" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9487" max="9489" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9490" max="9490" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9491" max="9491" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="9729" max="9730" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9732" width="11.75" customWidth="1"/>
+    <col min="9733" max="9733" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9737" width="14.5" customWidth="1"/>
+    <col min="9738" max="9738" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="9739" max="9741" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9742" max="9742" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9743" max="9745" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9746" max="9746" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9747" max="9747" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="9985" max="9986" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9988" width="11.75" customWidth="1"/>
+    <col min="9989" max="9989" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9993" width="14.5" customWidth="1"/>
+    <col min="9994" max="9994" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="9995" max="9997" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9998" max="9998" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="9999" max="10001" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10002" max="10002" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10003" max="10003" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="10241" max="10242" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10244" width="11.75" customWidth="1"/>
+    <col min="10245" max="10245" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10249" width="14.5" customWidth="1"/>
+    <col min="10250" max="10250" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="10251" max="10253" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10254" max="10254" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10255" max="10257" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10258" max="10258" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10259" max="10259" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="10497" max="10498" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10500" width="11.75" customWidth="1"/>
+    <col min="10501" max="10501" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10505" width="14.5" customWidth="1"/>
+    <col min="10506" max="10506" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="10507" max="10509" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10510" max="10510" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10511" max="10513" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10514" max="10514" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10515" max="10515" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="10753" max="10754" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10756" width="11.75" customWidth="1"/>
+    <col min="10757" max="10757" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10761" width="14.5" customWidth="1"/>
+    <col min="10762" max="10762" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="10763" max="10765" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10766" max="10766" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10767" max="10769" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10770" max="10770" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="10771" max="10771" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="11009" max="11010" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11012" width="11.75" customWidth="1"/>
+    <col min="11013" max="11013" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11017" width="14.5" customWidth="1"/>
+    <col min="11018" max="11018" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11019" max="11021" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11022" max="11022" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11023" max="11025" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11026" max="11026" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11027" max="11027" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="11265" max="11266" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11268" width="11.75" customWidth="1"/>
+    <col min="11269" max="11269" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11273" width="14.5" customWidth="1"/>
+    <col min="11274" max="11274" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11275" max="11277" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11278" max="11278" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11279" max="11281" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11282" max="11282" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11283" max="11283" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="11521" max="11522" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11524" width="11.75" customWidth="1"/>
+    <col min="11525" max="11525" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11529" width="14.5" customWidth="1"/>
+    <col min="11530" max="11530" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11531" max="11533" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11534" max="11534" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11535" max="11537" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11538" max="11538" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11539" max="11539" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="11777" max="11778" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11780" width="11.75" customWidth="1"/>
+    <col min="11781" max="11781" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11785" width="14.5" customWidth="1"/>
+    <col min="11786" max="11786" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11787" max="11789" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11790" max="11790" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11791" max="11793" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11794" max="11794" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="11795" max="11795" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="12033" max="12034" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12036" width="11.75" customWidth="1"/>
+    <col min="12037" max="12037" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12041" width="14.5" customWidth="1"/>
+    <col min="12042" max="12042" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="12043" max="12045" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12046" max="12046" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12047" max="12049" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12050" max="12050" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12051" max="12051" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="12289" max="12290" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12292" width="11.75" customWidth="1"/>
+    <col min="12293" max="12293" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12297" width="14.5" customWidth="1"/>
+    <col min="12298" max="12298" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="12299" max="12301" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12302" max="12302" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12303" max="12305" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12306" max="12306" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12307" max="12307" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="12545" max="12546" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12548" width="11.75" customWidth="1"/>
+    <col min="12549" max="12549" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12553" width="14.5" customWidth="1"/>
+    <col min="12554" max="12554" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="12555" max="12557" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12558" max="12558" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12559" max="12561" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12562" max="12562" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12563" max="12563" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="12801" max="12802" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12804" width="11.75" customWidth="1"/>
+    <col min="12805" max="12805" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12809" width="14.5" customWidth="1"/>
+    <col min="12810" max="12810" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="12811" max="12813" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12814" max="12814" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12815" max="12817" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12818" max="12818" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="12819" max="12819" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="13057" max="13058" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13060" width="11.75" customWidth="1"/>
+    <col min="13061" max="13061" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13065" width="14.5" customWidth="1"/>
+    <col min="13066" max="13066" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="13067" max="13069" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13070" max="13070" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13071" max="13073" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13074" max="13074" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13075" max="13075" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="13313" max="13314" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13316" width="11.75" customWidth="1"/>
+    <col min="13317" max="13317" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13321" width="14.5" customWidth="1"/>
+    <col min="13322" max="13322" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="13323" max="13325" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13326" max="13326" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13327" max="13329" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13330" max="13330" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13331" max="13331" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="13569" max="13570" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13572" width="11.75" customWidth="1"/>
+    <col min="13573" max="13573" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13577" width="14.5" customWidth="1"/>
+    <col min="13578" max="13578" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="13579" max="13581" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13582" max="13582" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13583" max="13585" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13586" max="13586" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13587" max="13587" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="13825" max="13826" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13828" width="11.75" customWidth="1"/>
+    <col min="13829" max="13829" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13833" width="14.5" customWidth="1"/>
+    <col min="13834" max="13834" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="13835" max="13837" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13838" max="13838" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13839" max="13841" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13842" max="13842" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="13843" max="13843" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="14081" max="14082" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14084" width="11.75" customWidth="1"/>
+    <col min="14085" max="14085" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14089" width="14.5" customWidth="1"/>
+    <col min="14090" max="14090" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="14091" max="14093" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14094" max="14094" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14095" max="14097" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14098" max="14098" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14099" max="14099" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="14337" max="14338" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14340" width="11.75" customWidth="1"/>
+    <col min="14341" max="14341" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14345" width="14.5" customWidth="1"/>
+    <col min="14346" max="14346" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="14347" max="14349" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14350" max="14350" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14351" max="14353" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14354" max="14354" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14355" max="14355" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="14593" max="14594" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14596" width="11.75" customWidth="1"/>
+    <col min="14597" max="14597" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14601" width="14.5" customWidth="1"/>
+    <col min="14602" max="14602" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="14603" max="14605" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14606" max="14606" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14607" max="14609" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14610" max="14610" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14611" max="14611" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="14849" max="14850" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14852" width="11.75" customWidth="1"/>
+    <col min="14853" max="14853" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14857" width="14.5" customWidth="1"/>
+    <col min="14858" max="14858" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="14859" max="14861" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14862" max="14862" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14863" max="14865" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14866" max="14866" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="14867" max="14867" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="15105" max="15106" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15108" width="11.75" customWidth="1"/>
+    <col min="15109" max="15109" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15113" width="14.5" customWidth="1"/>
+    <col min="15114" max="15114" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="15115" max="15117" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15118" max="15118" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15119" max="15121" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15122" max="15122" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15123" max="15123" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="15361" max="15362" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15364" width="11.75" customWidth="1"/>
+    <col min="15365" max="15365" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15369" width="14.5" customWidth="1"/>
+    <col min="15370" max="15370" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="15371" max="15373" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15374" max="15374" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15375" max="15377" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15378" max="15378" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15379" max="15379" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="15617" max="15618" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15620" width="11.75" customWidth="1"/>
+    <col min="15621" max="15621" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15625" width="14.5" customWidth="1"/>
+    <col min="15626" max="15626" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="15627" max="15629" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15630" max="15630" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15631" max="15633" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15634" max="15634" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15635" max="15635" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="15873" max="15874" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15876" width="11.75" customWidth="1"/>
+    <col min="15877" max="15877" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15881" width="14.5" customWidth="1"/>
+    <col min="15882" max="15882" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="15883" max="15885" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15886" max="15886" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15887" max="15889" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15890" max="15890" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15891" max="15891" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="16129" max="16130" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16132" width="11.75" customWidth="1"/>
+    <col min="16133" max="16133" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16137" width="14.5" customWidth="1"/>
+    <col min="16138" max="16138" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="16139" max="16141" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="16142" max="16142" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="16143" max="16145" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="16146" max="16146" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="16147" max="16147" width="14.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="16.5">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:19" ht="16.2">
+      <c r="A1" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-[...7 lines deleted...]
-      <c r="J1" s="13"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
     </row>
-    <row r="2" spans="1:19" ht="16.5">
-      <c r="A2" s="14" t="s">
+    <row r="2" spans="1:19" ht="16.2">
+      <c r="A2" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="14"/>
-[...7 lines deleted...]
-      <c r="J2" s="14"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
     </row>
     <row r="3" spans="1:19" ht="16.5" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
@@ -3984,51 +3348,51 @@
       <c r="L3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="R3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="S3" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="4" spans="1:19" ht="33">
+    <row r="4" spans="1:19" ht="32.4">
       <c r="A4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="1" t="s">
@@ -4043,51 +3407,51 @@
       <c r="L4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="O4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Q4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="R4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="S4" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="16.5">
+    <row r="5" spans="1:19" ht="16.2">
       <c r="A5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="6">
         <v>-1.72E-2</v>
       </c>
       <c r="C5" s="6">
         <v>4.19E-2</v>
       </c>
       <c r="D5" s="7">
         <v>4.5100000000000001E-2</v>
       </c>
       <c r="E5" s="11">
         <f>(1+B5)*(1+C5)*(1+D5)-1</f>
         <v>7.0160787332000041E-2</v>
       </c>
       <c r="F5" s="7">
         <v>-3.3999999999999998E-3</v>
       </c>
       <c r="G5" s="7">
         <v>2.9700000000000001E-2</v>
       </c>
       <c r="H5" s="7">
         <v>3.04E-2</v>
       </c>
@@ -4145,467 +3509,467 @@
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="10" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:K7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="2" width="11.7109375" bestFit="1" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16138" max="16138" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="11.75" customWidth="1"/>
+    <col min="5" max="5" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6" max="9" width="14.5" customWidth="1"/>
+    <col min="10" max="10" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="257" max="258" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="259" max="260" width="11.75" customWidth="1"/>
+    <col min="261" max="261" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="262" max="265" width="14.5" customWidth="1"/>
+    <col min="266" max="266" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="513" max="514" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="515" max="516" width="11.75" customWidth="1"/>
+    <col min="517" max="517" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="518" max="521" width="14.5" customWidth="1"/>
+    <col min="522" max="522" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="769" max="770" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="771" max="772" width="11.75" customWidth="1"/>
+    <col min="773" max="773" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="774" max="777" width="14.5" customWidth="1"/>
+    <col min="778" max="778" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1025" max="1026" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1028" width="11.75" customWidth="1"/>
+    <col min="1029" max="1029" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1033" width="14.5" customWidth="1"/>
+    <col min="1034" max="1034" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1281" max="1282" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1284" width="11.75" customWidth="1"/>
+    <col min="1285" max="1285" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1289" width="14.5" customWidth="1"/>
+    <col min="1290" max="1290" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1537" max="1538" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1540" width="11.75" customWidth="1"/>
+    <col min="1541" max="1541" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1545" width="14.5" customWidth="1"/>
+    <col min="1546" max="1546" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1793" max="1794" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1796" width="11.75" customWidth="1"/>
+    <col min="1797" max="1797" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1801" width="14.5" customWidth="1"/>
+    <col min="1802" max="1802" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="2049" max="2050" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2052" width="11.75" customWidth="1"/>
+    <col min="2053" max="2053" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2057" width="14.5" customWidth="1"/>
+    <col min="2058" max="2058" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="2305" max="2306" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2308" width="11.75" customWidth="1"/>
+    <col min="2309" max="2309" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2313" width="14.5" customWidth="1"/>
+    <col min="2314" max="2314" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="2561" max="2562" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2564" width="11.75" customWidth="1"/>
+    <col min="2565" max="2565" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2569" width="14.5" customWidth="1"/>
+    <col min="2570" max="2570" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="2817" max="2818" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2820" width="11.75" customWidth="1"/>
+    <col min="2821" max="2821" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2825" width="14.5" customWidth="1"/>
+    <col min="2826" max="2826" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="3073" max="3074" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3076" width="11.75" customWidth="1"/>
+    <col min="3077" max="3077" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3081" width="14.5" customWidth="1"/>
+    <col min="3082" max="3082" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="3329" max="3330" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3332" width="11.75" customWidth="1"/>
+    <col min="3333" max="3333" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3337" width="14.5" customWidth="1"/>
+    <col min="3338" max="3338" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="3585" max="3586" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3588" width="11.75" customWidth="1"/>
+    <col min="3589" max="3589" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3593" width="14.5" customWidth="1"/>
+    <col min="3594" max="3594" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="3841" max="3842" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3844" width="11.75" customWidth="1"/>
+    <col min="3845" max="3845" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3849" width="14.5" customWidth="1"/>
+    <col min="3850" max="3850" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4097" max="4098" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4100" width="11.75" customWidth="1"/>
+    <col min="4101" max="4101" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4105" width="14.5" customWidth="1"/>
+    <col min="4106" max="4106" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4353" max="4354" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4356" width="11.75" customWidth="1"/>
+    <col min="4357" max="4357" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4361" width="14.5" customWidth="1"/>
+    <col min="4362" max="4362" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4609" max="4610" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4612" width="11.75" customWidth="1"/>
+    <col min="4613" max="4613" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4617" width="14.5" customWidth="1"/>
+    <col min="4618" max="4618" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="4865" max="4866" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4868" width="11.75" customWidth="1"/>
+    <col min="4869" max="4869" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4873" width="14.5" customWidth="1"/>
+    <col min="4874" max="4874" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="5121" max="5122" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5124" width="11.75" customWidth="1"/>
+    <col min="5125" max="5125" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5129" width="14.5" customWidth="1"/>
+    <col min="5130" max="5130" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="5377" max="5378" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5380" width="11.75" customWidth="1"/>
+    <col min="5381" max="5381" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5385" width="14.5" customWidth="1"/>
+    <col min="5386" max="5386" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="5633" max="5634" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5636" width="11.75" customWidth="1"/>
+    <col min="5637" max="5637" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5641" width="14.5" customWidth="1"/>
+    <col min="5642" max="5642" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="5889" max="5890" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5892" width="11.75" customWidth="1"/>
+    <col min="5893" max="5893" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5897" width="14.5" customWidth="1"/>
+    <col min="5898" max="5898" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="6145" max="6146" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6148" width="11.75" customWidth="1"/>
+    <col min="6149" max="6149" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6153" width="14.5" customWidth="1"/>
+    <col min="6154" max="6154" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="6401" max="6402" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6404" width="11.75" customWidth="1"/>
+    <col min="6405" max="6405" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6409" width="14.5" customWidth="1"/>
+    <col min="6410" max="6410" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="6657" max="6658" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6660" width="11.75" customWidth="1"/>
+    <col min="6661" max="6661" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6665" width="14.5" customWidth="1"/>
+    <col min="6666" max="6666" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="6913" max="6914" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6916" width="11.75" customWidth="1"/>
+    <col min="6917" max="6917" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6921" width="14.5" customWidth="1"/>
+    <col min="6922" max="6922" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7169" max="7170" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7172" width="11.75" customWidth="1"/>
+    <col min="7173" max="7173" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7177" width="14.5" customWidth="1"/>
+    <col min="7178" max="7178" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7425" max="7426" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7428" width="11.75" customWidth="1"/>
+    <col min="7429" max="7429" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7433" width="14.5" customWidth="1"/>
+    <col min="7434" max="7434" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7681" max="7682" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7684" width="11.75" customWidth="1"/>
+    <col min="7685" max="7685" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7689" width="14.5" customWidth="1"/>
+    <col min="7690" max="7690" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7937" max="7938" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7940" width="11.75" customWidth="1"/>
+    <col min="7941" max="7941" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7945" width="14.5" customWidth="1"/>
+    <col min="7946" max="7946" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="8193" max="8194" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8196" width="11.75" customWidth="1"/>
+    <col min="8197" max="8197" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8201" width="14.5" customWidth="1"/>
+    <col min="8202" max="8202" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="8449" max="8450" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8452" width="11.75" customWidth="1"/>
+    <col min="8453" max="8453" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8457" width="14.5" customWidth="1"/>
+    <col min="8458" max="8458" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="8705" max="8706" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8708" width="11.75" customWidth="1"/>
+    <col min="8709" max="8709" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8713" width="14.5" customWidth="1"/>
+    <col min="8714" max="8714" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="8961" max="8962" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8964" width="11.75" customWidth="1"/>
+    <col min="8965" max="8965" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8969" width="14.5" customWidth="1"/>
+    <col min="8970" max="8970" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="9217" max="9218" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9220" width="11.75" customWidth="1"/>
+    <col min="9221" max="9221" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9225" width="14.5" customWidth="1"/>
+    <col min="9226" max="9226" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="9473" max="9474" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9476" width="11.75" customWidth="1"/>
+    <col min="9477" max="9477" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9481" width="14.5" customWidth="1"/>
+    <col min="9482" max="9482" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="9729" max="9730" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9732" width="11.75" customWidth="1"/>
+    <col min="9733" max="9733" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9737" width="14.5" customWidth="1"/>
+    <col min="9738" max="9738" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="9985" max="9986" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9988" width="11.75" customWidth="1"/>
+    <col min="9989" max="9989" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9993" width="14.5" customWidth="1"/>
+    <col min="9994" max="9994" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="10241" max="10242" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10244" width="11.75" customWidth="1"/>
+    <col min="10245" max="10245" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10249" width="14.5" customWidth="1"/>
+    <col min="10250" max="10250" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="10497" max="10498" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10500" width="11.75" customWidth="1"/>
+    <col min="10501" max="10501" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10505" width="14.5" customWidth="1"/>
+    <col min="10506" max="10506" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="10753" max="10754" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10756" width="11.75" customWidth="1"/>
+    <col min="10757" max="10757" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10761" width="14.5" customWidth="1"/>
+    <col min="10762" max="10762" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11009" max="11010" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11012" width="11.75" customWidth="1"/>
+    <col min="11013" max="11013" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11017" width="14.5" customWidth="1"/>
+    <col min="11018" max="11018" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11265" max="11266" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11268" width="11.75" customWidth="1"/>
+    <col min="11269" max="11269" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11273" width="14.5" customWidth="1"/>
+    <col min="11274" max="11274" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11521" max="11522" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11524" width="11.75" customWidth="1"/>
+    <col min="11525" max="11525" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11529" width="14.5" customWidth="1"/>
+    <col min="11530" max="11530" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="11777" max="11778" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11780" width="11.75" customWidth="1"/>
+    <col min="11781" max="11781" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11785" width="14.5" customWidth="1"/>
+    <col min="11786" max="11786" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="12033" max="12034" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12036" width="11.75" customWidth="1"/>
+    <col min="12037" max="12037" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12041" width="14.5" customWidth="1"/>
+    <col min="12042" max="12042" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="12289" max="12290" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12292" width="11.75" customWidth="1"/>
+    <col min="12293" max="12293" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12297" width="14.5" customWidth="1"/>
+    <col min="12298" max="12298" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="12545" max="12546" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12548" width="11.75" customWidth="1"/>
+    <col min="12549" max="12549" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12553" width="14.5" customWidth="1"/>
+    <col min="12554" max="12554" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="12801" max="12802" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12804" width="11.75" customWidth="1"/>
+    <col min="12805" max="12805" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12809" width="14.5" customWidth="1"/>
+    <col min="12810" max="12810" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="13057" max="13058" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13060" width="11.75" customWidth="1"/>
+    <col min="13061" max="13061" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13065" width="14.5" customWidth="1"/>
+    <col min="13066" max="13066" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="13313" max="13314" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13316" width="11.75" customWidth="1"/>
+    <col min="13317" max="13317" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13321" width="14.5" customWidth="1"/>
+    <col min="13322" max="13322" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="13569" max="13570" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13572" width="11.75" customWidth="1"/>
+    <col min="13573" max="13573" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13577" width="14.5" customWidth="1"/>
+    <col min="13578" max="13578" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="13825" max="13826" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13828" width="11.75" customWidth="1"/>
+    <col min="13829" max="13829" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13833" width="14.5" customWidth="1"/>
+    <col min="13834" max="13834" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="14081" max="14082" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14084" width="11.75" customWidth="1"/>
+    <col min="14085" max="14085" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14089" width="14.5" customWidth="1"/>
+    <col min="14090" max="14090" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="14337" max="14338" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14340" width="11.75" customWidth="1"/>
+    <col min="14341" max="14341" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14345" width="14.5" customWidth="1"/>
+    <col min="14346" max="14346" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="14593" max="14594" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14596" width="11.75" customWidth="1"/>
+    <col min="14597" max="14597" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14601" width="14.5" customWidth="1"/>
+    <col min="14602" max="14602" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="14849" max="14850" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14852" width="11.75" customWidth="1"/>
+    <col min="14853" max="14853" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14857" width="14.5" customWidth="1"/>
+    <col min="14858" max="14858" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="15105" max="15106" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15108" width="11.75" customWidth="1"/>
+    <col min="15109" max="15109" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15113" width="14.5" customWidth="1"/>
+    <col min="15114" max="15114" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="15361" max="15362" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15364" width="11.75" customWidth="1"/>
+    <col min="15365" max="15365" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15369" width="14.5" customWidth="1"/>
+    <col min="15370" max="15370" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="15617" max="15618" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15620" width="11.75" customWidth="1"/>
+    <col min="15621" max="15621" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15625" width="14.5" customWidth="1"/>
+    <col min="15626" max="15626" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="15873" max="15874" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15876" width="11.75" customWidth="1"/>
+    <col min="15877" max="15877" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15881" width="14.5" customWidth="1"/>
+    <col min="15882" max="15882" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="16129" max="16130" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16132" width="11.75" customWidth="1"/>
+    <col min="16133" max="16133" width="14.5" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16137" width="14.5" customWidth="1"/>
+    <col min="16138" max="16138" width="16.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="16.5">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:11" ht="16.2">
+      <c r="A1" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-[...7 lines deleted...]
-      <c r="J1" s="13"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
     </row>
-    <row r="2" spans="1:11" ht="16.5">
-      <c r="A2" s="14" t="s">
+    <row r="2" spans="1:11" ht="16.2">
+      <c r="A2" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="14"/>
-[...7 lines deleted...]
-      <c r="J2" s="14"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
     </row>
-    <row r="3" spans="1:11" ht="16.5">
+    <row r="3" spans="1:11" ht="32.4">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="33">
+    <row r="4" spans="1:11" ht="32.4">
       <c r="A4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:11" ht="16.5">
+    <row r="5" spans="1:11" ht="16.2">
       <c r="A5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="8">
         <v>-1.1854681025852076E-2</v>
       </c>
       <c r="C5" s="7">
         <v>-1.5246896809133048E-2</v>
       </c>
       <c r="D5" s="7">
         <v>-1.2413868336398799E-2</v>
       </c>
       <c r="E5" s="7">
         <f>(1+B5)*(1+C5)*(1+D5)-1</f>
         <v>-3.9000507424805875E-2</v>
       </c>
       <c r="F5" s="7">
         <v>-1.5804953820126501E-2</v>
       </c>
       <c r="G5" s="7">
         <v>3.6446808336881631E-2</v>
       </c>
       <c r="H5" s="7">
         <v>1.0846214076712712E-2</v>
       </c>