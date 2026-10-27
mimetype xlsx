--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -4,111 +4,111 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDF9ACAC-2118-4859-8DAB-8B8586F9C586}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DC9E3349-404F-454E-BC58-1458C89AA2E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="115年" sheetId="6" r:id="rId1"/>
     <sheet name="114年" sheetId="5" r:id="rId2"/>
     <sheet name="113年" sheetId="1" r:id="rId3"/>
     <sheet name="112年" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="R5" i="6" l="1"/>
-[...1 lines deleted...]
-  <c r="S5" i="6" s="1"/>
+  <c r="N5" i="6" l="1"/>
+  <c r="R5" i="6"/>
   <c r="I5" i="6"/>
   <c r="E5" i="6"/>
   <c r="J5" i="6" s="1"/>
   <c r="N5" i="5"/>
   <c r="R5" i="5"/>
   <c r="S5" i="5" s="1"/>
-  <c r="I5" i="5" l="1"/>
+  <c r="S5" i="6" l="1"/>
+  <c r="I5" i="5"/>
   <c r="E5" i="5"/>
   <c r="J5" i="5" s="1"/>
   <c r="R5" i="1" l="1"/>
   <c r="S5" i="1" l="1"/>
   <c r="N5" i="1"/>
   <c r="I5" i="1"/>
   <c r="E5" i="1"/>
   <c r="J5" i="1" s="1"/>
   <c r="I5" i="4" l="1"/>
   <c r="J5" i="4" s="1"/>
   <c r="E5" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="77">
   <si>
     <t>中華民國期貨業商業同業公會</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>期貨經理事業操作績效統計表</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>期間</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>113年01月</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>113年02月</t>
   </si>
   <si>
     <t>113年03月</t>
   </si>
   <si>
     <t>113年第1季</t>
     <phoneticPr fontId="3" type="noConversion"/>
@@ -313,109 +313,689 @@
   <si>
     <t>114年08月</t>
   </si>
   <si>
     <t>114年09月</t>
   </si>
   <si>
     <t>114年第3季</t>
   </si>
   <si>
     <t>114年10月</t>
   </si>
   <si>
     <t>114年11月</t>
   </si>
   <si>
     <t>114年12月</t>
   </si>
   <si>
     <t>114年第4季</t>
   </si>
   <si>
     <t>114年下半年</t>
   </si>
   <si>
-    <t>115年01月</t>
-[...50 lines deleted...]
-    <t>115年下半年</t>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>期貨經理事業操作績效統計表</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>期間</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>01</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>02</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>03</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>季</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>04</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>05</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>06</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>季</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年上半年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>07</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>08</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>09</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>季</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>10</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>11</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年第</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>季</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年下半年</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>公司名稱</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>全體委任
+戶績效</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color indexed="8"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>群益期貨</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>免責聲明</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="13"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>「績效統計數據由各期貨經理事業採自願性公布，內容正確性由各公司自行負責。本公會不擔保內容之正確性或完整性，且不代表本公會為任何形式之推薦或保證。」</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華民國期貨業商業同業公會</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="3"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
@@ -441,166 +1021,387 @@
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial Unicode MS"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial Unicode MS"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="13"/>
+      <name val="標楷體"/>
+      <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="13"/>
+      <color indexed="8"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color rgb="FFFF0000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="13"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="13"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="13"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="13"/>
       <color theme="0"/>
-      <name val="Arial Unicode MS"/>
-      <family val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="標楷體"/>
+      <family val="4"/>
       <charset val="136"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
@@ -840,1608 +1641,1702 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5652D0A5-17DD-445B-9EEE-B352799B56BE}">
   <dimension ref="A1:S7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K13" sqref="K13"/>
+      <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="1" width="11.75" bestFit="1" customWidth="1"/>
-[...639 lines deleted...]
-    <col min="16147" max="16147" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.42578125" style="15" customWidth="1"/>
+    <col min="3" max="3" width="13.85546875" style="15" customWidth="1"/>
+    <col min="4" max="4" width="14.42578125" style="15" customWidth="1"/>
+    <col min="5" max="5" width="15.28515625" style="15" customWidth="1"/>
+    <col min="6" max="8" width="13.85546875" style="15" customWidth="1"/>
+    <col min="9" max="9" width="14.85546875" style="15" customWidth="1"/>
+    <col min="10" max="10" width="17" style="15" customWidth="1"/>
+    <col min="11" max="13" width="13.85546875" style="15" customWidth="1"/>
+    <col min="14" max="14" width="16.5703125" style="15" customWidth="1"/>
+    <col min="15" max="17" width="13.85546875" style="15" customWidth="1"/>
+    <col min="18" max="18" width="18" style="15" customWidth="1"/>
+    <col min="19" max="19" width="16.42578125" style="15" customWidth="1"/>
+    <col min="20" max="256" width="9.140625" style="15"/>
+    <col min="257" max="258" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="259" max="260" width="11.7109375" style="15" customWidth="1"/>
+    <col min="261" max="261" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="262" max="265" width="14.42578125" style="15" customWidth="1"/>
+    <col min="266" max="266" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="267" max="269" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="270" max="270" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="271" max="273" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="274" max="274" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="275" max="275" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="276" max="512" width="9.140625" style="15"/>
+    <col min="513" max="514" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="515" max="516" width="11.7109375" style="15" customWidth="1"/>
+    <col min="517" max="517" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="518" max="521" width="14.42578125" style="15" customWidth="1"/>
+    <col min="522" max="522" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="523" max="525" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="526" max="526" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="527" max="529" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="530" max="530" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="531" max="531" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="532" max="768" width="9.140625" style="15"/>
+    <col min="769" max="770" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="771" max="772" width="11.7109375" style="15" customWidth="1"/>
+    <col min="773" max="773" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="774" max="777" width="14.42578125" style="15" customWidth="1"/>
+    <col min="778" max="778" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="779" max="781" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="782" max="782" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="783" max="785" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="786" max="786" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="787" max="787" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="788" max="1024" width="9.140625" style="15"/>
+    <col min="1025" max="1026" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1028" width="11.7109375" style="15" customWidth="1"/>
+    <col min="1029" max="1029" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1033" width="14.42578125" style="15" customWidth="1"/>
+    <col min="1034" max="1034" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="1035" max="1037" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1038" max="1038" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="1039" max="1041" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1042" max="1042" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="1043" max="1043" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="1044" max="1280" width="9.140625" style="15"/>
+    <col min="1281" max="1282" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1284" width="11.7109375" style="15" customWidth="1"/>
+    <col min="1285" max="1285" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1289" width="14.42578125" style="15" customWidth="1"/>
+    <col min="1290" max="1290" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="1291" max="1293" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1294" max="1294" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="1295" max="1297" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1298" max="1298" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="1299" max="1299" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="1300" max="1536" width="9.140625" style="15"/>
+    <col min="1537" max="1538" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1540" width="11.7109375" style="15" customWidth="1"/>
+    <col min="1541" max="1541" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1545" width="14.42578125" style="15" customWidth="1"/>
+    <col min="1546" max="1546" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="1547" max="1549" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1550" max="1550" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="1551" max="1553" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1554" max="1554" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="1555" max="1555" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="1556" max="1792" width="9.140625" style="15"/>
+    <col min="1793" max="1794" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1796" width="11.7109375" style="15" customWidth="1"/>
+    <col min="1797" max="1797" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1801" width="14.42578125" style="15" customWidth="1"/>
+    <col min="1802" max="1802" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="1803" max="1805" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1806" max="1806" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="1807" max="1809" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="1810" max="1810" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="1811" max="1811" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="1812" max="2048" width="9.140625" style="15"/>
+    <col min="2049" max="2050" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2052" width="11.7109375" style="15" customWidth="1"/>
+    <col min="2053" max="2053" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2057" width="14.42578125" style="15" customWidth="1"/>
+    <col min="2058" max="2058" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2059" max="2061" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2062" max="2062" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2063" max="2065" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2066" max="2066" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2067" max="2067" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="2068" max="2304" width="9.140625" style="15"/>
+    <col min="2305" max="2306" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2308" width="11.7109375" style="15" customWidth="1"/>
+    <col min="2309" max="2309" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2313" width="14.42578125" style="15" customWidth="1"/>
+    <col min="2314" max="2314" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2315" max="2317" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2318" max="2318" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2319" max="2321" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2322" max="2322" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2323" max="2323" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="2324" max="2560" width="9.140625" style="15"/>
+    <col min="2561" max="2562" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2564" width="11.7109375" style="15" customWidth="1"/>
+    <col min="2565" max="2565" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2569" width="14.42578125" style="15" customWidth="1"/>
+    <col min="2570" max="2570" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2571" max="2573" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2574" max="2574" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2575" max="2577" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2578" max="2578" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2579" max="2579" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="2580" max="2816" width="9.140625" style="15"/>
+    <col min="2817" max="2818" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2820" width="11.7109375" style="15" customWidth="1"/>
+    <col min="2821" max="2821" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2825" width="14.42578125" style="15" customWidth="1"/>
+    <col min="2826" max="2826" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2827" max="2829" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2830" max="2830" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2831" max="2833" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2834" max="2834" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="2835" max="2835" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="2836" max="3072" width="9.140625" style="15"/>
+    <col min="3073" max="3074" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3076" width="11.7109375" style="15" customWidth="1"/>
+    <col min="3077" max="3077" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3081" width="14.42578125" style="15" customWidth="1"/>
+    <col min="3082" max="3082" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="3083" max="3085" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3086" max="3086" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="3087" max="3089" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3090" max="3090" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="3091" max="3091" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="3092" max="3328" width="9.140625" style="15"/>
+    <col min="3329" max="3330" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3332" width="11.7109375" style="15" customWidth="1"/>
+    <col min="3333" max="3333" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3337" width="14.42578125" style="15" customWidth="1"/>
+    <col min="3338" max="3338" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="3339" max="3341" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3342" max="3342" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="3343" max="3345" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3346" max="3346" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="3347" max="3347" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="3348" max="3584" width="9.140625" style="15"/>
+    <col min="3585" max="3586" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3588" width="11.7109375" style="15" customWidth="1"/>
+    <col min="3589" max="3589" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3593" width="14.42578125" style="15" customWidth="1"/>
+    <col min="3594" max="3594" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="3595" max="3597" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3598" max="3598" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="3599" max="3601" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3602" max="3602" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="3603" max="3603" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="3604" max="3840" width="9.140625" style="15"/>
+    <col min="3841" max="3842" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3844" width="11.7109375" style="15" customWidth="1"/>
+    <col min="3845" max="3845" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3849" width="14.42578125" style="15" customWidth="1"/>
+    <col min="3850" max="3850" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="3851" max="3853" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3854" max="3854" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="3855" max="3857" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3858" max="3858" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="3859" max="3859" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="3860" max="4096" width="9.140625" style="15"/>
+    <col min="4097" max="4098" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4100" width="11.7109375" style="15" customWidth="1"/>
+    <col min="4101" max="4101" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4105" width="14.42578125" style="15" customWidth="1"/>
+    <col min="4106" max="4106" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="4107" max="4109" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4110" max="4110" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="4111" max="4113" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4114" max="4114" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="4115" max="4115" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="4116" max="4352" width="9.140625" style="15"/>
+    <col min="4353" max="4354" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4356" width="11.7109375" style="15" customWidth="1"/>
+    <col min="4357" max="4357" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4361" width="14.42578125" style="15" customWidth="1"/>
+    <col min="4362" max="4362" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="4363" max="4365" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4366" max="4366" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="4367" max="4369" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4370" max="4370" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="4371" max="4371" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="4372" max="4608" width="9.140625" style="15"/>
+    <col min="4609" max="4610" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4612" width="11.7109375" style="15" customWidth="1"/>
+    <col min="4613" max="4613" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4617" width="14.42578125" style="15" customWidth="1"/>
+    <col min="4618" max="4618" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="4619" max="4621" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4622" max="4622" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="4623" max="4625" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4626" max="4626" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="4627" max="4627" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="4628" max="4864" width="9.140625" style="15"/>
+    <col min="4865" max="4866" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4868" width="11.7109375" style="15" customWidth="1"/>
+    <col min="4869" max="4869" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4873" width="14.42578125" style="15" customWidth="1"/>
+    <col min="4874" max="4874" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="4875" max="4877" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4878" max="4878" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="4879" max="4881" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="4882" max="4882" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="4883" max="4883" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="4884" max="5120" width="9.140625" style="15"/>
+    <col min="5121" max="5122" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5124" width="11.7109375" style="15" customWidth="1"/>
+    <col min="5125" max="5125" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5129" width="14.42578125" style="15" customWidth="1"/>
+    <col min="5130" max="5130" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="5131" max="5133" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5134" max="5134" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="5135" max="5137" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5138" max="5138" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="5139" max="5139" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="5140" max="5376" width="9.140625" style="15"/>
+    <col min="5377" max="5378" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5380" width="11.7109375" style="15" customWidth="1"/>
+    <col min="5381" max="5381" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5385" width="14.42578125" style="15" customWidth="1"/>
+    <col min="5386" max="5386" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="5387" max="5389" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5390" max="5390" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="5391" max="5393" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5394" max="5394" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="5395" max="5395" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="5396" max="5632" width="9.140625" style="15"/>
+    <col min="5633" max="5634" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5636" width="11.7109375" style="15" customWidth="1"/>
+    <col min="5637" max="5637" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5641" width="14.42578125" style="15" customWidth="1"/>
+    <col min="5642" max="5642" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="5643" max="5645" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5646" max="5646" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="5647" max="5649" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5650" max="5650" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="5651" max="5651" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="5652" max="5888" width="9.140625" style="15"/>
+    <col min="5889" max="5890" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5892" width="11.7109375" style="15" customWidth="1"/>
+    <col min="5893" max="5893" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5897" width="14.42578125" style="15" customWidth="1"/>
+    <col min="5898" max="5898" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="5899" max="5901" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5902" max="5902" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="5903" max="5905" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="5906" max="5906" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="5907" max="5907" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="5908" max="6144" width="9.140625" style="15"/>
+    <col min="6145" max="6146" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6148" width="11.7109375" style="15" customWidth="1"/>
+    <col min="6149" max="6149" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6153" width="14.42578125" style="15" customWidth="1"/>
+    <col min="6154" max="6154" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="6155" max="6157" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6158" max="6158" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="6159" max="6161" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6162" max="6162" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="6163" max="6163" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="6164" max="6400" width="9.140625" style="15"/>
+    <col min="6401" max="6402" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6404" width="11.7109375" style="15" customWidth="1"/>
+    <col min="6405" max="6405" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6409" width="14.42578125" style="15" customWidth="1"/>
+    <col min="6410" max="6410" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="6411" max="6413" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6414" max="6414" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="6415" max="6417" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6418" max="6418" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="6419" max="6419" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="6420" max="6656" width="9.140625" style="15"/>
+    <col min="6657" max="6658" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6660" width="11.7109375" style="15" customWidth="1"/>
+    <col min="6661" max="6661" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6665" width="14.42578125" style="15" customWidth="1"/>
+    <col min="6666" max="6666" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="6667" max="6669" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6670" max="6670" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="6671" max="6673" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6674" max="6674" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="6675" max="6675" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="6676" max="6912" width="9.140625" style="15"/>
+    <col min="6913" max="6914" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6916" width="11.7109375" style="15" customWidth="1"/>
+    <col min="6917" max="6917" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6921" width="14.42578125" style="15" customWidth="1"/>
+    <col min="6922" max="6922" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="6923" max="6925" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6926" max="6926" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="6927" max="6929" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6930" max="6930" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="6931" max="6931" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="6932" max="7168" width="9.140625" style="15"/>
+    <col min="7169" max="7170" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7172" width="11.7109375" style="15" customWidth="1"/>
+    <col min="7173" max="7173" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7177" width="14.42578125" style="15" customWidth="1"/>
+    <col min="7178" max="7178" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="7179" max="7181" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7182" max="7182" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="7183" max="7185" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7186" max="7186" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="7187" max="7187" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="7188" max="7424" width="9.140625" style="15"/>
+    <col min="7425" max="7426" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7428" width="11.7109375" style="15" customWidth="1"/>
+    <col min="7429" max="7429" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7433" width="14.42578125" style="15" customWidth="1"/>
+    <col min="7434" max="7434" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="7435" max="7437" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7438" max="7438" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="7439" max="7441" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7442" max="7442" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="7443" max="7443" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="7444" max="7680" width="9.140625" style="15"/>
+    <col min="7681" max="7682" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7684" width="11.7109375" style="15" customWidth="1"/>
+    <col min="7685" max="7685" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7689" width="14.42578125" style="15" customWidth="1"/>
+    <col min="7690" max="7690" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="7691" max="7693" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7694" max="7694" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="7695" max="7697" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7698" max="7698" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="7699" max="7699" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="7700" max="7936" width="9.140625" style="15"/>
+    <col min="7937" max="7938" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7940" width="11.7109375" style="15" customWidth="1"/>
+    <col min="7941" max="7941" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7945" width="14.42578125" style="15" customWidth="1"/>
+    <col min="7946" max="7946" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="7947" max="7949" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7950" max="7950" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="7951" max="7953" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="7954" max="7954" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="7955" max="7955" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="7956" max="8192" width="9.140625" style="15"/>
+    <col min="8193" max="8194" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8196" width="11.7109375" style="15" customWidth="1"/>
+    <col min="8197" max="8197" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8201" width="14.42578125" style="15" customWidth="1"/>
+    <col min="8202" max="8202" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="8203" max="8205" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8206" max="8206" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="8207" max="8209" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8210" max="8210" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="8211" max="8211" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="8212" max="8448" width="9.140625" style="15"/>
+    <col min="8449" max="8450" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8452" width="11.7109375" style="15" customWidth="1"/>
+    <col min="8453" max="8453" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8457" width="14.42578125" style="15" customWidth="1"/>
+    <col min="8458" max="8458" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="8459" max="8461" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8462" max="8462" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="8463" max="8465" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8466" max="8466" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="8467" max="8467" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="8468" max="8704" width="9.140625" style="15"/>
+    <col min="8705" max="8706" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8708" width="11.7109375" style="15" customWidth="1"/>
+    <col min="8709" max="8709" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8713" width="14.42578125" style="15" customWidth="1"/>
+    <col min="8714" max="8714" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="8715" max="8717" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8718" max="8718" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="8719" max="8721" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8722" max="8722" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="8723" max="8723" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="8724" max="8960" width="9.140625" style="15"/>
+    <col min="8961" max="8962" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8964" width="11.7109375" style="15" customWidth="1"/>
+    <col min="8965" max="8965" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8969" width="14.42578125" style="15" customWidth="1"/>
+    <col min="8970" max="8970" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="8971" max="8973" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8974" max="8974" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="8975" max="8977" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8978" max="8978" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="8979" max="8979" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="8980" max="9216" width="9.140625" style="15"/>
+    <col min="9217" max="9218" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9220" width="11.7109375" style="15" customWidth="1"/>
+    <col min="9221" max="9221" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9225" width="14.42578125" style="15" customWidth="1"/>
+    <col min="9226" max="9226" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="9227" max="9229" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9230" max="9230" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="9231" max="9233" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9234" max="9234" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="9235" max="9235" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="9236" max="9472" width="9.140625" style="15"/>
+    <col min="9473" max="9474" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9476" width="11.7109375" style="15" customWidth="1"/>
+    <col min="9477" max="9477" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9481" width="14.42578125" style="15" customWidth="1"/>
+    <col min="9482" max="9482" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="9483" max="9485" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9486" max="9486" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="9487" max="9489" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9490" max="9490" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="9491" max="9491" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="9492" max="9728" width="9.140625" style="15"/>
+    <col min="9729" max="9730" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9732" width="11.7109375" style="15" customWidth="1"/>
+    <col min="9733" max="9733" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9737" width="14.42578125" style="15" customWidth="1"/>
+    <col min="9738" max="9738" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="9739" max="9741" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9742" max="9742" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="9743" max="9745" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9746" max="9746" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="9747" max="9747" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="9748" max="9984" width="9.140625" style="15"/>
+    <col min="9985" max="9986" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9988" width="11.7109375" style="15" customWidth="1"/>
+    <col min="9989" max="9989" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9993" width="14.42578125" style="15" customWidth="1"/>
+    <col min="9994" max="9994" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="9995" max="9997" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="9998" max="9998" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="9999" max="10001" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10002" max="10002" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="10003" max="10003" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="10004" max="10240" width="9.140625" style="15"/>
+    <col min="10241" max="10242" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10244" width="11.7109375" style="15" customWidth="1"/>
+    <col min="10245" max="10245" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10249" width="14.42578125" style="15" customWidth="1"/>
+    <col min="10250" max="10250" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="10251" max="10253" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10254" max="10254" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="10255" max="10257" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10258" max="10258" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="10259" max="10259" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="10260" max="10496" width="9.140625" style="15"/>
+    <col min="10497" max="10498" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10500" width="11.7109375" style="15" customWidth="1"/>
+    <col min="10501" max="10501" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10505" width="14.42578125" style="15" customWidth="1"/>
+    <col min="10506" max="10506" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="10507" max="10509" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10510" max="10510" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="10511" max="10513" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10514" max="10514" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="10515" max="10515" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="10516" max="10752" width="9.140625" style="15"/>
+    <col min="10753" max="10754" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10756" width="11.7109375" style="15" customWidth="1"/>
+    <col min="10757" max="10757" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10761" width="14.42578125" style="15" customWidth="1"/>
+    <col min="10762" max="10762" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="10763" max="10765" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10766" max="10766" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="10767" max="10769" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="10770" max="10770" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="10771" max="10771" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="10772" max="11008" width="9.140625" style="15"/>
+    <col min="11009" max="11010" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11012" width="11.7109375" style="15" customWidth="1"/>
+    <col min="11013" max="11013" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11017" width="14.42578125" style="15" customWidth="1"/>
+    <col min="11018" max="11018" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="11019" max="11021" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11022" max="11022" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="11023" max="11025" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11026" max="11026" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="11027" max="11027" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="11028" max="11264" width="9.140625" style="15"/>
+    <col min="11265" max="11266" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11268" width="11.7109375" style="15" customWidth="1"/>
+    <col min="11269" max="11269" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11273" width="14.42578125" style="15" customWidth="1"/>
+    <col min="11274" max="11274" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="11275" max="11277" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11278" max="11278" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="11279" max="11281" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11282" max="11282" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="11283" max="11283" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="11284" max="11520" width="9.140625" style="15"/>
+    <col min="11521" max="11522" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11524" width="11.7109375" style="15" customWidth="1"/>
+    <col min="11525" max="11525" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11529" width="14.42578125" style="15" customWidth="1"/>
+    <col min="11530" max="11530" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="11531" max="11533" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11534" max="11534" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="11535" max="11537" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11538" max="11538" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="11539" max="11539" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="11540" max="11776" width="9.140625" style="15"/>
+    <col min="11777" max="11778" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11780" width="11.7109375" style="15" customWidth="1"/>
+    <col min="11781" max="11781" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11785" width="14.42578125" style="15" customWidth="1"/>
+    <col min="11786" max="11786" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="11787" max="11789" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11790" max="11790" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="11791" max="11793" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="11794" max="11794" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="11795" max="11795" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="11796" max="12032" width="9.140625" style="15"/>
+    <col min="12033" max="12034" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12036" width="11.7109375" style="15" customWidth="1"/>
+    <col min="12037" max="12037" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12041" width="14.42578125" style="15" customWidth="1"/>
+    <col min="12042" max="12042" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="12043" max="12045" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12046" max="12046" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="12047" max="12049" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12050" max="12050" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="12051" max="12051" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="12052" max="12288" width="9.140625" style="15"/>
+    <col min="12289" max="12290" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12292" width="11.7109375" style="15" customWidth="1"/>
+    <col min="12293" max="12293" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12297" width="14.42578125" style="15" customWidth="1"/>
+    <col min="12298" max="12298" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="12299" max="12301" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12302" max="12302" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="12303" max="12305" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12306" max="12306" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="12307" max="12307" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="12308" max="12544" width="9.140625" style="15"/>
+    <col min="12545" max="12546" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12548" width="11.7109375" style="15" customWidth="1"/>
+    <col min="12549" max="12549" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12553" width="14.42578125" style="15" customWidth="1"/>
+    <col min="12554" max="12554" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="12555" max="12557" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12558" max="12558" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="12559" max="12561" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12562" max="12562" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="12563" max="12563" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="12564" max="12800" width="9.140625" style="15"/>
+    <col min="12801" max="12802" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12804" width="11.7109375" style="15" customWidth="1"/>
+    <col min="12805" max="12805" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12809" width="14.42578125" style="15" customWidth="1"/>
+    <col min="12810" max="12810" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="12811" max="12813" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12814" max="12814" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="12815" max="12817" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="12818" max="12818" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="12819" max="12819" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="12820" max="13056" width="9.140625" style="15"/>
+    <col min="13057" max="13058" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13060" width="11.7109375" style="15" customWidth="1"/>
+    <col min="13061" max="13061" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13065" width="14.42578125" style="15" customWidth="1"/>
+    <col min="13066" max="13066" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="13067" max="13069" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13070" max="13070" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="13071" max="13073" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13074" max="13074" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="13075" max="13075" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="13076" max="13312" width="9.140625" style="15"/>
+    <col min="13313" max="13314" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13316" width="11.7109375" style="15" customWidth="1"/>
+    <col min="13317" max="13317" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13321" width="14.42578125" style="15" customWidth="1"/>
+    <col min="13322" max="13322" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="13323" max="13325" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13326" max="13326" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="13327" max="13329" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13330" max="13330" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="13331" max="13331" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="13332" max="13568" width="9.140625" style="15"/>
+    <col min="13569" max="13570" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13572" width="11.7109375" style="15" customWidth="1"/>
+    <col min="13573" max="13573" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13577" width="14.42578125" style="15" customWidth="1"/>
+    <col min="13578" max="13578" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="13579" max="13581" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13582" max="13582" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="13583" max="13585" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13586" max="13586" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="13587" max="13587" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="13588" max="13824" width="9.140625" style="15"/>
+    <col min="13825" max="13826" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13828" width="11.7109375" style="15" customWidth="1"/>
+    <col min="13829" max="13829" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13833" width="14.42578125" style="15" customWidth="1"/>
+    <col min="13834" max="13834" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="13835" max="13837" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13838" max="13838" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="13839" max="13841" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="13842" max="13842" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="13843" max="13843" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="13844" max="14080" width="9.140625" style="15"/>
+    <col min="14081" max="14082" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14084" width="11.7109375" style="15" customWidth="1"/>
+    <col min="14085" max="14085" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14089" width="14.42578125" style="15" customWidth="1"/>
+    <col min="14090" max="14090" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="14091" max="14093" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14094" max="14094" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="14095" max="14097" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14098" max="14098" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="14099" max="14099" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="14100" max="14336" width="9.140625" style="15"/>
+    <col min="14337" max="14338" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14340" width="11.7109375" style="15" customWidth="1"/>
+    <col min="14341" max="14341" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14345" width="14.42578125" style="15" customWidth="1"/>
+    <col min="14346" max="14346" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="14347" max="14349" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14350" max="14350" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="14351" max="14353" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14354" max="14354" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="14355" max="14355" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="14356" max="14592" width="9.140625" style="15"/>
+    <col min="14593" max="14594" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14596" width="11.7109375" style="15" customWidth="1"/>
+    <col min="14597" max="14597" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14601" width="14.42578125" style="15" customWidth="1"/>
+    <col min="14602" max="14602" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="14603" max="14605" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14606" max="14606" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="14607" max="14609" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14610" max="14610" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="14611" max="14611" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="14612" max="14848" width="9.140625" style="15"/>
+    <col min="14849" max="14850" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14852" width="11.7109375" style="15" customWidth="1"/>
+    <col min="14853" max="14853" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14857" width="14.42578125" style="15" customWidth="1"/>
+    <col min="14858" max="14858" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="14859" max="14861" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14862" max="14862" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="14863" max="14865" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="14866" max="14866" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="14867" max="14867" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="14868" max="15104" width="9.140625" style="15"/>
+    <col min="15105" max="15106" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15108" width="11.7109375" style="15" customWidth="1"/>
+    <col min="15109" max="15109" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15113" width="14.42578125" style="15" customWidth="1"/>
+    <col min="15114" max="15114" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="15115" max="15117" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15118" max="15118" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="15119" max="15121" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15122" max="15122" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="15123" max="15123" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="15124" max="15360" width="9.140625" style="15"/>
+    <col min="15361" max="15362" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15364" width="11.7109375" style="15" customWidth="1"/>
+    <col min="15365" max="15365" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15369" width="14.42578125" style="15" customWidth="1"/>
+    <col min="15370" max="15370" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="15371" max="15373" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15374" max="15374" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="15375" max="15377" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15378" max="15378" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="15379" max="15379" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="15380" max="15616" width="9.140625" style="15"/>
+    <col min="15617" max="15618" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15620" width="11.7109375" style="15" customWidth="1"/>
+    <col min="15621" max="15621" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15625" width="14.42578125" style="15" customWidth="1"/>
+    <col min="15626" max="15626" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="15627" max="15629" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15630" max="15630" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="15631" max="15633" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15634" max="15634" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="15635" max="15635" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="15636" max="15872" width="9.140625" style="15"/>
+    <col min="15873" max="15874" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15876" width="11.7109375" style="15" customWidth="1"/>
+    <col min="15877" max="15877" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15881" width="14.42578125" style="15" customWidth="1"/>
+    <col min="15882" max="15882" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="15883" max="15885" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15886" max="15886" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="15887" max="15889" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="15890" max="15890" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="15891" max="15891" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="15892" max="16128" width="9.140625" style="15"/>
+    <col min="16129" max="16130" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16132" width="11.7109375" style="15" customWidth="1"/>
+    <col min="16133" max="16133" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16137" width="14.42578125" style="15" customWidth="1"/>
+    <col min="16138" max="16138" width="16.28515625" style="15" bestFit="1" customWidth="1"/>
+    <col min="16139" max="16141" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="16142" max="16142" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="16143" max="16145" width="11.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="16146" max="16146" width="13.140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="16147" max="16147" width="14.42578125" style="15" bestFit="1" customWidth="1"/>
+    <col min="16148" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="16.2">
-[...11 lines deleted...]
-      <c r="J1" s="20"/>
+    <row r="1" spans="1:19" ht="32.25" customHeight="1">
+      <c r="A1" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+      <c r="I1" s="17"/>
+      <c r="J1" s="17"/>
+      <c r="K1" s="18"/>
+      <c r="L1" s="18"/>
+      <c r="M1" s="18"/>
+      <c r="N1" s="18"/>
+      <c r="O1" s="18"/>
+      <c r="P1" s="18"/>
+      <c r="Q1" s="18"/>
+      <c r="R1" s="18"/>
+      <c r="S1" s="18"/>
     </row>
-    <row r="2" spans="1:19" ht="16.2">
-[...11 lines deleted...]
-      <c r="J2" s="21"/>
+    <row r="2" spans="1:19" ht="32.25" customHeight="1">
+      <c r="A2" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
     </row>
-    <row r="3" spans="1:19" s="19" customFormat="1" ht="27" customHeight="1">
-[...6 lines deleted...]
-      <c r="C3" s="17" t="s">
+    <row r="3" spans="1:19" ht="37.5" customHeight="1">
+      <c r="A3" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="D3" s="17" t="s">
+      <c r="B3" s="29" t="s">
         <v>54</v>
       </c>
-      <c r="E3" s="17" t="s">
+      <c r="C3" s="29" t="s">
         <v>55</v>
       </c>
-      <c r="F3" s="17" t="s">
+      <c r="D3" s="29" t="s">
         <v>56</v>
       </c>
-      <c r="G3" s="17" t="s">
+      <c r="E3" s="29" t="s">
         <v>57</v>
       </c>
-      <c r="H3" s="17" t="s">
+      <c r="F3" s="29" t="s">
         <v>58</v>
       </c>
-      <c r="I3" s="17" t="s">
+      <c r="G3" s="29" t="s">
         <v>59</v>
       </c>
-      <c r="J3" s="18" t="s">
+      <c r="H3" s="29" t="s">
         <v>60</v>
       </c>
-      <c r="K3" s="17" t="s">
+      <c r="I3" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="L3" s="17" t="s">
+      <c r="J3" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="M3" s="17" t="s">
+      <c r="K3" s="29" t="s">
         <v>63</v>
       </c>
-      <c r="N3" s="17" t="s">
+      <c r="L3" s="29" t="s">
         <v>64</v>
       </c>
-      <c r="O3" s="17" t="s">
+      <c r="M3" s="29" t="s">
         <v>65</v>
       </c>
-      <c r="P3" s="17" t="s">
+      <c r="N3" s="29" t="s">
         <v>66</v>
       </c>
-      <c r="Q3" s="17" t="s">
+      <c r="O3" s="29" t="s">
         <v>67</v>
       </c>
-      <c r="R3" s="17" t="s">
+      <c r="P3" s="29" t="s">
         <v>68</v>
       </c>
-      <c r="S3" s="18" t="s">
+      <c r="Q3" s="29" t="s">
         <v>69</v>
       </c>
+      <c r="R3" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="S3" s="31" t="s">
+        <v>71</v>
+      </c>
     </row>
-    <row r="4" spans="1:19" ht="32.4">
-[...55 lines deleted...]
-        <v>22</v>
+    <row r="4" spans="1:19" ht="42" customHeight="1">
+      <c r="A4" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="C4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="D4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="E4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="F4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="G4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="H4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="I4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="J4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="K4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="L4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="M4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="N4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="O4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="P4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="R4" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="S4" s="27" t="s">
+        <v>73</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="16.2">
-[...3 lines deleted...]
-      <c r="B5" s="6">
+    <row r="5" spans="1:19" ht="39.75" customHeight="1">
+      <c r="A5" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B5" s="22">
         <v>0.16070000000000001</v>
       </c>
-      <c r="C5" s="6">
+      <c r="C5" s="22">
         <v>4.2099999999999999E-2</v>
       </c>
-      <c r="D5" s="6">
+      <c r="D5" s="22">
         <v>-5.5599999999999997E-2</v>
       </c>
-      <c r="E5" s="6">
+      <c r="E5" s="22">
         <f>(1+B5)*(1+C5)*(1+D5)-1</f>
         <v>0.14231362986800011</v>
       </c>
-      <c r="F5" s="15">
+      <c r="F5" s="22">
         <v>7.8299999999999995E-2</v>
       </c>
-      <c r="G5" s="15">
+      <c r="G5" s="22">
         <v>1.01E-2</v>
       </c>
-      <c r="H5" s="15">
+      <c r="H5" s="22">
         <v>-6.7799999999999999E-2</v>
       </c>
-      <c r="I5" s="15">
+      <c r="I5" s="22">
         <f>(1+F5)*(1+G5)*(1+H5)-1</f>
         <v>1.5343691725999919E-2</v>
       </c>
-      <c r="J5" s="15">
+      <c r="J5" s="22">
         <f>(1+E5)*(1+I5)-1</f>
         <v>0.1598409380591026</v>
       </c>
-      <c r="K5" s="15">
+      <c r="K5" s="22">
         <v>-3.3599999999999998E-2</v>
       </c>
-      <c r="L5" s="14"/>
-[...1 lines deleted...]
-      <c r="N5" s="14">
+      <c r="L5" s="22">
+        <v>-1.2699999999999999E-2</v>
+      </c>
+      <c r="M5" s="22">
+        <v>-6.7999999999999996E-3</v>
+      </c>
+      <c r="N5" s="22">
         <f>(1+K5)*(1+L5)*(1+M5)-1</f>
-        <v>-3.3599999999999963E-2</v>
-[...4 lines deleted...]
-      <c r="R5" s="14">
+        <v>-5.2361341696000041E-2</v>
+      </c>
+      <c r="O5" s="22"/>
+      <c r="P5" s="22"/>
+      <c r="Q5" s="22"/>
+      <c r="R5" s="23">
         <f>(1+O5)*(1+P5)*(1+Q5)-1</f>
         <v>0</v>
       </c>
-      <c r="S5" s="14">
+      <c r="S5" s="24">
         <f>(1+N5)*(1+R5)-1</f>
-        <v>-3.3599999999999963E-2</v>
+        <v>-5.2361341696000041E-2</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="7" spans="1:19" ht="17.25">
+      <c r="A7" s="16" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:J1"/>
-    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A2:S2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:S7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P17" sqref="P17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="2" width="11.75" bestFit="1" customWidth="1"/>
-[...638 lines deleted...]
-    <col min="16147" max="16147" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="11.7109375" customWidth="1"/>
+    <col min="5" max="5" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="9" width="14.42578125" customWidth="1"/>
+    <col min="10" max="10" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="11" max="13" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15" max="17" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="257" max="258" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="259" max="260" width="11.7109375" customWidth="1"/>
+    <col min="261" max="261" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="262" max="265" width="14.42578125" customWidth="1"/>
+    <col min="266" max="266" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="267" max="269" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="270" max="270" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="271" max="273" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="274" max="274" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="275" max="275" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="513" max="514" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="515" max="516" width="11.7109375" customWidth="1"/>
+    <col min="517" max="517" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="518" max="521" width="14.42578125" customWidth="1"/>
+    <col min="522" max="522" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="523" max="525" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="526" max="526" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="527" max="529" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="530" max="530" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="531" max="531" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="769" max="770" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="771" max="772" width="11.7109375" customWidth="1"/>
+    <col min="773" max="773" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="774" max="777" width="14.42578125" customWidth="1"/>
+    <col min="778" max="778" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="779" max="781" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="782" max="782" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="783" max="785" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="786" max="786" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="787" max="787" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1025" max="1026" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1028" width="11.7109375" customWidth="1"/>
+    <col min="1029" max="1029" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1033" width="14.42578125" customWidth="1"/>
+    <col min="1034" max="1034" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="1035" max="1037" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1038" max="1038" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1039" max="1041" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1042" max="1042" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1043" max="1043" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1281" max="1282" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1284" width="11.7109375" customWidth="1"/>
+    <col min="1285" max="1285" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1289" width="14.42578125" customWidth="1"/>
+    <col min="1290" max="1290" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="1291" max="1293" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1294" max="1294" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1295" max="1297" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1298" max="1298" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1299" max="1299" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1537" max="1538" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1540" width="11.7109375" customWidth="1"/>
+    <col min="1541" max="1541" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1545" width="14.42578125" customWidth="1"/>
+    <col min="1546" max="1546" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="1547" max="1549" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1550" max="1550" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1551" max="1553" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1554" max="1554" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1555" max="1555" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1793" max="1794" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1796" width="11.7109375" customWidth="1"/>
+    <col min="1797" max="1797" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1801" width="14.42578125" customWidth="1"/>
+    <col min="1802" max="1802" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="1803" max="1805" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1806" max="1806" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1807" max="1809" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1810" max="1810" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1811" max="1811" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2049" max="2050" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2052" width="11.7109375" customWidth="1"/>
+    <col min="2053" max="2053" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2057" width="14.42578125" customWidth="1"/>
+    <col min="2058" max="2058" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="2059" max="2061" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2062" max="2062" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="2063" max="2065" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2066" max="2066" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="2067" max="2067" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2305" max="2306" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2308" width="11.7109375" customWidth="1"/>
+    <col min="2309" max="2309" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2313" width="14.42578125" customWidth="1"/>
+    <col min="2314" max="2314" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="2315" max="2317" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2318" max="2318" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="2319" max="2321" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2322" max="2322" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="2323" max="2323" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2561" max="2562" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2564" width="11.7109375" customWidth="1"/>
+    <col min="2565" max="2565" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2569" width="14.42578125" customWidth="1"/>
+    <col min="2570" max="2570" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="2571" max="2573" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2574" max="2574" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="2575" max="2577" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2578" max="2578" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="2579" max="2579" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2817" max="2818" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2820" width="11.7109375" customWidth="1"/>
+    <col min="2821" max="2821" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2825" width="14.42578125" customWidth="1"/>
+    <col min="2826" max="2826" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="2827" max="2829" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2830" max="2830" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="2831" max="2833" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2834" max="2834" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="2835" max="2835" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3073" max="3074" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3076" width="11.7109375" customWidth="1"/>
+    <col min="3077" max="3077" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3081" width="14.42578125" customWidth="1"/>
+    <col min="3082" max="3082" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="3083" max="3085" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3086" max="3086" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3087" max="3089" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3090" max="3090" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3091" max="3091" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3329" max="3330" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3332" width="11.7109375" customWidth="1"/>
+    <col min="3333" max="3333" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3337" width="14.42578125" customWidth="1"/>
+    <col min="3338" max="3338" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="3339" max="3341" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3342" max="3342" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3343" max="3345" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3346" max="3346" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3347" max="3347" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3585" max="3586" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3588" width="11.7109375" customWidth="1"/>
+    <col min="3589" max="3589" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3593" width="14.42578125" customWidth="1"/>
+    <col min="3594" max="3594" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="3595" max="3597" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3598" max="3598" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3599" max="3601" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3602" max="3602" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3603" max="3603" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3841" max="3842" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3844" width="11.7109375" customWidth="1"/>
+    <col min="3845" max="3845" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3849" width="14.42578125" customWidth="1"/>
+    <col min="3850" max="3850" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="3851" max="3853" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3854" max="3854" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3855" max="3857" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3858" max="3858" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3859" max="3859" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4097" max="4098" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4100" width="11.7109375" customWidth="1"/>
+    <col min="4101" max="4101" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4105" width="14.42578125" customWidth="1"/>
+    <col min="4106" max="4106" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="4107" max="4109" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4110" max="4110" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="4111" max="4113" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4114" max="4114" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="4115" max="4115" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4353" max="4354" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4356" width="11.7109375" customWidth="1"/>
+    <col min="4357" max="4357" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4361" width="14.42578125" customWidth="1"/>
+    <col min="4362" max="4362" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="4363" max="4365" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4366" max="4366" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="4367" max="4369" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4370" max="4370" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="4371" max="4371" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4609" max="4610" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4612" width="11.7109375" customWidth="1"/>
+    <col min="4613" max="4613" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4617" width="14.42578125" customWidth="1"/>
+    <col min="4618" max="4618" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="4619" max="4621" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4622" max="4622" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="4623" max="4625" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4626" max="4626" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="4627" max="4627" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4865" max="4866" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4868" width="11.7109375" customWidth="1"/>
+    <col min="4869" max="4869" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4873" width="14.42578125" customWidth="1"/>
+    <col min="4874" max="4874" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="4875" max="4877" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4878" max="4878" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="4879" max="4881" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4882" max="4882" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="4883" max="4883" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5121" max="5122" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5124" width="11.7109375" customWidth="1"/>
+    <col min="5125" max="5125" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5129" width="14.42578125" customWidth="1"/>
+    <col min="5130" max="5130" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="5131" max="5133" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5134" max="5134" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5135" max="5137" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5138" max="5138" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5139" max="5139" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5377" max="5378" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5380" width="11.7109375" customWidth="1"/>
+    <col min="5381" max="5381" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5385" width="14.42578125" customWidth="1"/>
+    <col min="5386" max="5386" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="5387" max="5389" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5390" max="5390" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5391" max="5393" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5394" max="5394" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5395" max="5395" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5633" max="5634" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5636" width="11.7109375" customWidth="1"/>
+    <col min="5637" max="5637" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5641" width="14.42578125" customWidth="1"/>
+    <col min="5642" max="5642" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="5643" max="5645" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5646" max="5646" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5647" max="5649" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5650" max="5650" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5651" max="5651" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5889" max="5890" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5892" width="11.7109375" customWidth="1"/>
+    <col min="5893" max="5893" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5897" width="14.42578125" customWidth="1"/>
+    <col min="5898" max="5898" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="5899" max="5901" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5902" max="5902" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5903" max="5905" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5906" max="5906" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5907" max="5907" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6145" max="6146" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6148" width="11.7109375" customWidth="1"/>
+    <col min="6149" max="6149" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6153" width="14.42578125" customWidth="1"/>
+    <col min="6154" max="6154" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="6155" max="6157" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6158" max="6158" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="6159" max="6161" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6162" max="6162" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="6163" max="6163" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6401" max="6402" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6404" width="11.7109375" customWidth="1"/>
+    <col min="6405" max="6405" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6409" width="14.42578125" customWidth="1"/>
+    <col min="6410" max="6410" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="6411" max="6413" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6414" max="6414" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="6415" max="6417" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6418" max="6418" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="6419" max="6419" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6657" max="6658" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6660" width="11.7109375" customWidth="1"/>
+    <col min="6661" max="6661" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6665" width="14.42578125" customWidth="1"/>
+    <col min="6666" max="6666" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="6667" max="6669" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6670" max="6670" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="6671" max="6673" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6674" max="6674" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="6675" max="6675" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6913" max="6914" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6916" width="11.7109375" customWidth="1"/>
+    <col min="6917" max="6917" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6921" width="14.42578125" customWidth="1"/>
+    <col min="6922" max="6922" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="6923" max="6925" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6926" max="6926" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="6927" max="6929" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6930" max="6930" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="6931" max="6931" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7169" max="7170" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7172" width="11.7109375" customWidth="1"/>
+    <col min="7173" max="7173" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7177" width="14.42578125" customWidth="1"/>
+    <col min="7178" max="7178" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="7179" max="7181" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7182" max="7182" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7183" max="7185" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7186" max="7186" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7187" max="7187" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7425" max="7426" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7428" width="11.7109375" customWidth="1"/>
+    <col min="7429" max="7429" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7433" width="14.42578125" customWidth="1"/>
+    <col min="7434" max="7434" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="7435" max="7437" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7438" max="7438" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7439" max="7441" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7442" max="7442" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7443" max="7443" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7681" max="7682" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7684" width="11.7109375" customWidth="1"/>
+    <col min="7685" max="7685" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7689" width="14.42578125" customWidth="1"/>
+    <col min="7690" max="7690" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="7691" max="7693" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7694" max="7694" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7695" max="7697" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7698" max="7698" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7699" max="7699" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7937" max="7938" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7940" width="11.7109375" customWidth="1"/>
+    <col min="7941" max="7941" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7945" width="14.42578125" customWidth="1"/>
+    <col min="7946" max="7946" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="7947" max="7949" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7950" max="7950" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7951" max="7953" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7954" max="7954" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7955" max="7955" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8193" max="8194" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8196" width="11.7109375" customWidth="1"/>
+    <col min="8197" max="8197" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8201" width="14.42578125" customWidth="1"/>
+    <col min="8202" max="8202" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="8203" max="8205" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8206" max="8206" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8207" max="8209" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8210" max="8210" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8211" max="8211" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8449" max="8450" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8452" width="11.7109375" customWidth="1"/>
+    <col min="8453" max="8453" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8457" width="14.42578125" customWidth="1"/>
+    <col min="8458" max="8458" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="8459" max="8461" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8462" max="8462" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8463" max="8465" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8466" max="8466" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8467" max="8467" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8705" max="8706" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8708" width="11.7109375" customWidth="1"/>
+    <col min="8709" max="8709" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8713" width="14.42578125" customWidth="1"/>
+    <col min="8714" max="8714" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="8715" max="8717" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8718" max="8718" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8719" max="8721" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8722" max="8722" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8723" max="8723" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8961" max="8962" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8964" width="11.7109375" customWidth="1"/>
+    <col min="8965" max="8965" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8969" width="14.42578125" customWidth="1"/>
+    <col min="8970" max="8970" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="8971" max="8973" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8974" max="8974" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8975" max="8977" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8978" max="8978" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8979" max="8979" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9217" max="9218" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9220" width="11.7109375" customWidth="1"/>
+    <col min="9221" max="9221" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9225" width="14.42578125" customWidth="1"/>
+    <col min="9226" max="9226" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="9227" max="9229" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9230" max="9230" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="9231" max="9233" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9234" max="9234" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="9235" max="9235" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9473" max="9474" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9476" width="11.7109375" customWidth="1"/>
+    <col min="9477" max="9477" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9481" width="14.42578125" customWidth="1"/>
+    <col min="9482" max="9482" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="9483" max="9485" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9486" max="9486" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="9487" max="9489" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9490" max="9490" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="9491" max="9491" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9729" max="9730" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9732" width="11.7109375" customWidth="1"/>
+    <col min="9733" max="9733" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9737" width="14.42578125" customWidth="1"/>
+    <col min="9738" max="9738" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="9739" max="9741" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9742" max="9742" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="9743" max="9745" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9746" max="9746" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="9747" max="9747" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9985" max="9986" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9988" width="11.7109375" customWidth="1"/>
+    <col min="9989" max="9989" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9993" width="14.42578125" customWidth="1"/>
+    <col min="9994" max="9994" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="9995" max="9997" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9998" max="9998" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="9999" max="10001" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10002" max="10002" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="10003" max="10003" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="10241" max="10242" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10244" width="11.7109375" customWidth="1"/>
+    <col min="10245" max="10245" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10249" width="14.42578125" customWidth="1"/>
+    <col min="10250" max="10250" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="10251" max="10253" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10254" max="10254" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="10255" max="10257" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10258" max="10258" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="10259" max="10259" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="10497" max="10498" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10500" width="11.7109375" customWidth="1"/>
+    <col min="10501" max="10501" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10505" width="14.42578125" customWidth="1"/>
+    <col min="10506" max="10506" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="10507" max="10509" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10510" max="10510" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="10511" max="10513" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10514" max="10514" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="10515" max="10515" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="10753" max="10754" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10756" width="11.7109375" customWidth="1"/>
+    <col min="10757" max="10757" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10761" width="14.42578125" customWidth="1"/>
+    <col min="10762" max="10762" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="10763" max="10765" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10766" max="10766" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="10767" max="10769" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10770" max="10770" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="10771" max="10771" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11009" max="11010" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11012" width="11.7109375" customWidth="1"/>
+    <col min="11013" max="11013" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11017" width="14.42578125" customWidth="1"/>
+    <col min="11018" max="11018" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="11019" max="11021" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11022" max="11022" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="11023" max="11025" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11026" max="11026" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="11027" max="11027" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11265" max="11266" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11268" width="11.7109375" customWidth="1"/>
+    <col min="11269" max="11269" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11273" width="14.42578125" customWidth="1"/>
+    <col min="11274" max="11274" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="11275" max="11277" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11278" max="11278" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="11279" max="11281" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11282" max="11282" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="11283" max="11283" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11521" max="11522" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11524" width="11.7109375" customWidth="1"/>
+    <col min="11525" max="11525" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11529" width="14.42578125" customWidth="1"/>
+    <col min="11530" max="11530" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="11531" max="11533" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11534" max="11534" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="11535" max="11537" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11538" max="11538" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="11539" max="11539" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11777" max="11778" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11780" width="11.7109375" customWidth="1"/>
+    <col min="11781" max="11781" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11785" width="14.42578125" customWidth="1"/>
+    <col min="11786" max="11786" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="11787" max="11789" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11790" max="11790" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="11791" max="11793" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11794" max="11794" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="11795" max="11795" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12033" max="12034" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12036" width="11.7109375" customWidth="1"/>
+    <col min="12037" max="12037" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12041" width="14.42578125" customWidth="1"/>
+    <col min="12042" max="12042" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="12043" max="12045" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12046" max="12046" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="12047" max="12049" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12050" max="12050" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="12051" max="12051" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12289" max="12290" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12292" width="11.7109375" customWidth="1"/>
+    <col min="12293" max="12293" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12297" width="14.42578125" customWidth="1"/>
+    <col min="12298" max="12298" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="12299" max="12301" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12302" max="12302" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="12303" max="12305" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12306" max="12306" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="12307" max="12307" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12545" max="12546" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12548" width="11.7109375" customWidth="1"/>
+    <col min="12549" max="12549" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12553" width="14.42578125" customWidth="1"/>
+    <col min="12554" max="12554" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="12555" max="12557" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12558" max="12558" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="12559" max="12561" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12562" max="12562" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="12563" max="12563" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12801" max="12802" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12804" width="11.7109375" customWidth="1"/>
+    <col min="12805" max="12805" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12809" width="14.42578125" customWidth="1"/>
+    <col min="12810" max="12810" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="12811" max="12813" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12814" max="12814" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="12815" max="12817" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12818" max="12818" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="12819" max="12819" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13057" max="13058" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13060" width="11.7109375" customWidth="1"/>
+    <col min="13061" max="13061" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13065" width="14.42578125" customWidth="1"/>
+    <col min="13066" max="13066" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="13067" max="13069" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13070" max="13070" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="13071" max="13073" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13074" max="13074" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="13075" max="13075" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13313" max="13314" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13316" width="11.7109375" customWidth="1"/>
+    <col min="13317" max="13317" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13321" width="14.42578125" customWidth="1"/>
+    <col min="13322" max="13322" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="13323" max="13325" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13326" max="13326" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="13327" max="13329" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13330" max="13330" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="13331" max="13331" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13569" max="13570" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13572" width="11.7109375" customWidth="1"/>
+    <col min="13573" max="13573" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13577" width="14.42578125" customWidth="1"/>
+    <col min="13578" max="13578" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="13579" max="13581" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13582" max="13582" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="13583" max="13585" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13586" max="13586" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="13587" max="13587" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13825" max="13826" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13828" width="11.7109375" customWidth="1"/>
+    <col min="13829" max="13829" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13833" width="14.42578125" customWidth="1"/>
+    <col min="13834" max="13834" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="13835" max="13837" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13838" max="13838" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="13839" max="13841" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13842" max="13842" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="13843" max="13843" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14081" max="14082" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14084" width="11.7109375" customWidth="1"/>
+    <col min="14085" max="14085" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14089" width="14.42578125" customWidth="1"/>
+    <col min="14090" max="14090" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="14091" max="14093" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14094" max="14094" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="14095" max="14097" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14098" max="14098" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="14099" max="14099" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14337" max="14338" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14340" width="11.7109375" customWidth="1"/>
+    <col min="14341" max="14341" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14345" width="14.42578125" customWidth="1"/>
+    <col min="14346" max="14346" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="14347" max="14349" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14350" max="14350" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="14351" max="14353" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14354" max="14354" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="14355" max="14355" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14593" max="14594" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14596" width="11.7109375" customWidth="1"/>
+    <col min="14597" max="14597" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14601" width="14.42578125" customWidth="1"/>
+    <col min="14602" max="14602" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="14603" max="14605" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14606" max="14606" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="14607" max="14609" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14610" max="14610" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="14611" max="14611" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14849" max="14850" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14852" width="11.7109375" customWidth="1"/>
+    <col min="14853" max="14853" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14857" width="14.42578125" customWidth="1"/>
+    <col min="14858" max="14858" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="14859" max="14861" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14862" max="14862" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="14863" max="14865" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14866" max="14866" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="14867" max="14867" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15105" max="15106" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15108" width="11.7109375" customWidth="1"/>
+    <col min="15109" max="15109" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15113" width="14.42578125" customWidth="1"/>
+    <col min="15114" max="15114" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="15115" max="15117" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15118" max="15118" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15119" max="15121" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15122" max="15122" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15123" max="15123" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15361" max="15362" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15364" width="11.7109375" customWidth="1"/>
+    <col min="15365" max="15365" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15369" width="14.42578125" customWidth="1"/>
+    <col min="15370" max="15370" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="15371" max="15373" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15374" max="15374" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15375" max="15377" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15378" max="15378" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15379" max="15379" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15617" max="15618" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15620" width="11.7109375" customWidth="1"/>
+    <col min="15621" max="15621" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15625" width="14.42578125" customWidth="1"/>
+    <col min="15626" max="15626" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="15627" max="15629" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15630" max="15630" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15631" max="15633" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15634" max="15634" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15635" max="15635" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15873" max="15874" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15876" width="11.7109375" customWidth="1"/>
+    <col min="15877" max="15877" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15881" width="14.42578125" customWidth="1"/>
+    <col min="15882" max="15882" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="15883" max="15885" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15886" max="15886" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15887" max="15889" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15890" max="15890" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15891" max="15891" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="16129" max="16130" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16132" width="11.7109375" customWidth="1"/>
+    <col min="16133" max="16133" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16137" width="14.42578125" customWidth="1"/>
+    <col min="16138" max="16138" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="16139" max="16141" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="16142" max="16142" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="16143" max="16145" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="16146" max="16146" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="16147" max="16147" width="14.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="16.2">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:19" ht="16.5">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="20"/>
-[...7 lines deleted...]
-      <c r="J1" s="20"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
     </row>
-    <row r="2" spans="1:19" ht="16.2">
-      <c r="A2" s="21" t="s">
+    <row r="2" spans="1:19" ht="16.5">
+      <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="21"/>
-[...7 lines deleted...]
-      <c r="J2" s="21"/>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
     </row>
-    <row r="3" spans="1:19" ht="32.4">
+    <row r="3" spans="1:19" ht="16.5">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I3" s="2" t="s">
@@ -2456,51 +3351,51 @@
       <c r="L3" s="2" t="s">
         <v>44</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>45</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>46</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>47</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>48</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>49</v>
       </c>
       <c r="R3" s="2" t="s">
         <v>50</v>
       </c>
       <c r="S3" s="3" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="4" spans="1:19" ht="32.4">
+    <row r="4" spans="1:19" ht="33">
       <c r="A4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="1" t="s">
@@ -2515,51 +3410,51 @@
       <c r="L4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="O4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Q4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="R4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="S4" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="16.2">
+    <row r="5" spans="1:19" ht="16.5">
       <c r="A5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="6">
         <v>-3.2899999999999999E-2</v>
       </c>
       <c r="C5" s="6">
         <v>-6.7000000000000002E-3</v>
       </c>
       <c r="D5" s="7">
         <v>2.4199999999999999E-2</v>
       </c>
       <c r="E5" s="11">
         <f>(1+B5)*(1+C5)*(1+D5)-1</f>
         <v>-1.6132555594000064E-2</v>
       </c>
       <c r="F5" s="11">
         <v>3.5999999999999999E-3</v>
       </c>
       <c r="G5" s="11">
         <v>5.91E-2</v>
       </c>
       <c r="H5" s="11">
         <v>3.5400000000000001E-2</v>
       </c>
@@ -2617,721 +3512,721 @@
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="10" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:S7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="2" width="11.75" bestFit="1" customWidth="1"/>
-[...638 lines deleted...]
-    <col min="16147" max="16147" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="11.7109375" customWidth="1"/>
+    <col min="5" max="5" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="9" width="14.42578125" customWidth="1"/>
+    <col min="10" max="10" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="11" max="13" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15" max="17" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="257" max="258" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="259" max="260" width="11.7109375" customWidth="1"/>
+    <col min="261" max="261" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="262" max="265" width="14.42578125" customWidth="1"/>
+    <col min="266" max="266" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="267" max="269" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="270" max="270" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="271" max="273" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="274" max="274" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="275" max="275" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="513" max="514" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="515" max="516" width="11.7109375" customWidth="1"/>
+    <col min="517" max="517" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="518" max="521" width="14.42578125" customWidth="1"/>
+    <col min="522" max="522" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="523" max="525" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="526" max="526" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="527" max="529" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="530" max="530" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="531" max="531" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="769" max="770" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="771" max="772" width="11.7109375" customWidth="1"/>
+    <col min="773" max="773" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="774" max="777" width="14.42578125" customWidth="1"/>
+    <col min="778" max="778" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="779" max="781" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="782" max="782" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="783" max="785" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="786" max="786" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="787" max="787" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1025" max="1026" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1028" width="11.7109375" customWidth="1"/>
+    <col min="1029" max="1029" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1033" width="14.42578125" customWidth="1"/>
+    <col min="1034" max="1034" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="1035" max="1037" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1038" max="1038" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1039" max="1041" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1042" max="1042" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1043" max="1043" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1281" max="1282" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1284" width="11.7109375" customWidth="1"/>
+    <col min="1285" max="1285" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1289" width="14.42578125" customWidth="1"/>
+    <col min="1290" max="1290" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="1291" max="1293" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1294" max="1294" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1295" max="1297" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1298" max="1298" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1299" max="1299" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1537" max="1538" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1540" width="11.7109375" customWidth="1"/>
+    <col min="1541" max="1541" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1545" width="14.42578125" customWidth="1"/>
+    <col min="1546" max="1546" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="1547" max="1549" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1550" max="1550" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1551" max="1553" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1554" max="1554" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1555" max="1555" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1793" max="1794" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1796" width="11.7109375" customWidth="1"/>
+    <col min="1797" max="1797" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1801" width="14.42578125" customWidth="1"/>
+    <col min="1802" max="1802" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="1803" max="1805" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1806" max="1806" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1807" max="1809" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1810" max="1810" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1811" max="1811" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2049" max="2050" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2052" width="11.7109375" customWidth="1"/>
+    <col min="2053" max="2053" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2057" width="14.42578125" customWidth="1"/>
+    <col min="2058" max="2058" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="2059" max="2061" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2062" max="2062" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="2063" max="2065" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2066" max="2066" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="2067" max="2067" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2305" max="2306" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2308" width="11.7109375" customWidth="1"/>
+    <col min="2309" max="2309" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2313" width="14.42578125" customWidth="1"/>
+    <col min="2314" max="2314" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="2315" max="2317" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2318" max="2318" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="2319" max="2321" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2322" max="2322" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="2323" max="2323" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2561" max="2562" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2564" width="11.7109375" customWidth="1"/>
+    <col min="2565" max="2565" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2569" width="14.42578125" customWidth="1"/>
+    <col min="2570" max="2570" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="2571" max="2573" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2574" max="2574" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="2575" max="2577" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2578" max="2578" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="2579" max="2579" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2817" max="2818" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2820" width="11.7109375" customWidth="1"/>
+    <col min="2821" max="2821" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2825" width="14.42578125" customWidth="1"/>
+    <col min="2826" max="2826" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="2827" max="2829" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2830" max="2830" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="2831" max="2833" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2834" max="2834" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="2835" max="2835" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3073" max="3074" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3076" width="11.7109375" customWidth="1"/>
+    <col min="3077" max="3077" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3081" width="14.42578125" customWidth="1"/>
+    <col min="3082" max="3082" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="3083" max="3085" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3086" max="3086" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3087" max="3089" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3090" max="3090" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3091" max="3091" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3329" max="3330" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3332" width="11.7109375" customWidth="1"/>
+    <col min="3333" max="3333" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3337" width="14.42578125" customWidth="1"/>
+    <col min="3338" max="3338" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="3339" max="3341" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3342" max="3342" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3343" max="3345" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3346" max="3346" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3347" max="3347" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3585" max="3586" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3588" width="11.7109375" customWidth="1"/>
+    <col min="3589" max="3589" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3593" width="14.42578125" customWidth="1"/>
+    <col min="3594" max="3594" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="3595" max="3597" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3598" max="3598" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3599" max="3601" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3602" max="3602" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3603" max="3603" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3841" max="3842" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3844" width="11.7109375" customWidth="1"/>
+    <col min="3845" max="3845" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3849" width="14.42578125" customWidth="1"/>
+    <col min="3850" max="3850" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="3851" max="3853" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3854" max="3854" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3855" max="3857" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3858" max="3858" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="3859" max="3859" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4097" max="4098" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4100" width="11.7109375" customWidth="1"/>
+    <col min="4101" max="4101" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4105" width="14.42578125" customWidth="1"/>
+    <col min="4106" max="4106" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="4107" max="4109" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4110" max="4110" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="4111" max="4113" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4114" max="4114" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="4115" max="4115" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4353" max="4354" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4356" width="11.7109375" customWidth="1"/>
+    <col min="4357" max="4357" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4361" width="14.42578125" customWidth="1"/>
+    <col min="4362" max="4362" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="4363" max="4365" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4366" max="4366" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="4367" max="4369" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4370" max="4370" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="4371" max="4371" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4609" max="4610" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4612" width="11.7109375" customWidth="1"/>
+    <col min="4613" max="4613" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4617" width="14.42578125" customWidth="1"/>
+    <col min="4618" max="4618" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="4619" max="4621" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4622" max="4622" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="4623" max="4625" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4626" max="4626" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="4627" max="4627" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4865" max="4866" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4868" width="11.7109375" customWidth="1"/>
+    <col min="4869" max="4869" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4873" width="14.42578125" customWidth="1"/>
+    <col min="4874" max="4874" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="4875" max="4877" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4878" max="4878" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="4879" max="4881" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4882" max="4882" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="4883" max="4883" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5121" max="5122" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5124" width="11.7109375" customWidth="1"/>
+    <col min="5125" max="5125" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5129" width="14.42578125" customWidth="1"/>
+    <col min="5130" max="5130" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="5131" max="5133" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5134" max="5134" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5135" max="5137" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5138" max="5138" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5139" max="5139" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5377" max="5378" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5380" width="11.7109375" customWidth="1"/>
+    <col min="5381" max="5381" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5385" width="14.42578125" customWidth="1"/>
+    <col min="5386" max="5386" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="5387" max="5389" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5390" max="5390" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5391" max="5393" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5394" max="5394" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5395" max="5395" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5633" max="5634" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5636" width="11.7109375" customWidth="1"/>
+    <col min="5637" max="5637" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5641" width="14.42578125" customWidth="1"/>
+    <col min="5642" max="5642" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="5643" max="5645" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5646" max="5646" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5647" max="5649" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5650" max="5650" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5651" max="5651" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5889" max="5890" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5892" width="11.7109375" customWidth="1"/>
+    <col min="5893" max="5893" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5897" width="14.42578125" customWidth="1"/>
+    <col min="5898" max="5898" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="5899" max="5901" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5902" max="5902" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5903" max="5905" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5906" max="5906" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5907" max="5907" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6145" max="6146" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6148" width="11.7109375" customWidth="1"/>
+    <col min="6149" max="6149" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6153" width="14.42578125" customWidth="1"/>
+    <col min="6154" max="6154" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="6155" max="6157" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6158" max="6158" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="6159" max="6161" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6162" max="6162" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="6163" max="6163" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6401" max="6402" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6404" width="11.7109375" customWidth="1"/>
+    <col min="6405" max="6405" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6409" width="14.42578125" customWidth="1"/>
+    <col min="6410" max="6410" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="6411" max="6413" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6414" max="6414" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="6415" max="6417" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6418" max="6418" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="6419" max="6419" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6657" max="6658" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6660" width="11.7109375" customWidth="1"/>
+    <col min="6661" max="6661" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6665" width="14.42578125" customWidth="1"/>
+    <col min="6666" max="6666" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="6667" max="6669" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6670" max="6670" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="6671" max="6673" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6674" max="6674" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="6675" max="6675" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6913" max="6914" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6916" width="11.7109375" customWidth="1"/>
+    <col min="6917" max="6917" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6921" width="14.42578125" customWidth="1"/>
+    <col min="6922" max="6922" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="6923" max="6925" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6926" max="6926" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="6927" max="6929" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6930" max="6930" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="6931" max="6931" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7169" max="7170" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7172" width="11.7109375" customWidth="1"/>
+    <col min="7173" max="7173" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7177" width="14.42578125" customWidth="1"/>
+    <col min="7178" max="7178" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="7179" max="7181" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7182" max="7182" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7183" max="7185" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7186" max="7186" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7187" max="7187" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7425" max="7426" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7428" width="11.7109375" customWidth="1"/>
+    <col min="7429" max="7429" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7433" width="14.42578125" customWidth="1"/>
+    <col min="7434" max="7434" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="7435" max="7437" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7438" max="7438" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7439" max="7441" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7442" max="7442" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7443" max="7443" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7681" max="7682" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7684" width="11.7109375" customWidth="1"/>
+    <col min="7685" max="7685" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7689" width="14.42578125" customWidth="1"/>
+    <col min="7690" max="7690" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="7691" max="7693" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7694" max="7694" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7695" max="7697" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7698" max="7698" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7699" max="7699" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7937" max="7938" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7940" width="11.7109375" customWidth="1"/>
+    <col min="7941" max="7941" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7945" width="14.42578125" customWidth="1"/>
+    <col min="7946" max="7946" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="7947" max="7949" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7950" max="7950" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7951" max="7953" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7954" max="7954" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="7955" max="7955" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8193" max="8194" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8196" width="11.7109375" customWidth="1"/>
+    <col min="8197" max="8197" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8201" width="14.42578125" customWidth="1"/>
+    <col min="8202" max="8202" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="8203" max="8205" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8206" max="8206" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8207" max="8209" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8210" max="8210" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8211" max="8211" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8449" max="8450" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8452" width="11.7109375" customWidth="1"/>
+    <col min="8453" max="8453" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8457" width="14.42578125" customWidth="1"/>
+    <col min="8458" max="8458" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="8459" max="8461" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8462" max="8462" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8463" max="8465" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8466" max="8466" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8467" max="8467" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8705" max="8706" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8708" width="11.7109375" customWidth="1"/>
+    <col min="8709" max="8709" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8713" width="14.42578125" customWidth="1"/>
+    <col min="8714" max="8714" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="8715" max="8717" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8718" max="8718" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8719" max="8721" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8722" max="8722" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8723" max="8723" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8961" max="8962" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8964" width="11.7109375" customWidth="1"/>
+    <col min="8965" max="8965" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8969" width="14.42578125" customWidth="1"/>
+    <col min="8970" max="8970" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="8971" max="8973" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8974" max="8974" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8975" max="8977" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8978" max="8978" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="8979" max="8979" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9217" max="9218" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9220" width="11.7109375" customWidth="1"/>
+    <col min="9221" max="9221" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9225" width="14.42578125" customWidth="1"/>
+    <col min="9226" max="9226" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="9227" max="9229" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9230" max="9230" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="9231" max="9233" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9234" max="9234" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="9235" max="9235" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9473" max="9474" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9476" width="11.7109375" customWidth="1"/>
+    <col min="9477" max="9477" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9481" width="14.42578125" customWidth="1"/>
+    <col min="9482" max="9482" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="9483" max="9485" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9486" max="9486" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="9487" max="9489" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9490" max="9490" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="9491" max="9491" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9729" max="9730" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9732" width="11.7109375" customWidth="1"/>
+    <col min="9733" max="9733" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9737" width="14.42578125" customWidth="1"/>
+    <col min="9738" max="9738" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="9739" max="9741" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9742" max="9742" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="9743" max="9745" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9746" max="9746" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="9747" max="9747" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9985" max="9986" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9988" width="11.7109375" customWidth="1"/>
+    <col min="9989" max="9989" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9993" width="14.42578125" customWidth="1"/>
+    <col min="9994" max="9994" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="9995" max="9997" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9998" max="9998" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="9999" max="10001" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10002" max="10002" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="10003" max="10003" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="10241" max="10242" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10244" width="11.7109375" customWidth="1"/>
+    <col min="10245" max="10245" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10249" width="14.42578125" customWidth="1"/>
+    <col min="10250" max="10250" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="10251" max="10253" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10254" max="10254" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="10255" max="10257" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10258" max="10258" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="10259" max="10259" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="10497" max="10498" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10500" width="11.7109375" customWidth="1"/>
+    <col min="10501" max="10501" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10505" width="14.42578125" customWidth="1"/>
+    <col min="10506" max="10506" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="10507" max="10509" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10510" max="10510" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="10511" max="10513" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10514" max="10514" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="10515" max="10515" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="10753" max="10754" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10756" width="11.7109375" customWidth="1"/>
+    <col min="10757" max="10757" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10761" width="14.42578125" customWidth="1"/>
+    <col min="10762" max="10762" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="10763" max="10765" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10766" max="10766" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="10767" max="10769" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10770" max="10770" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="10771" max="10771" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11009" max="11010" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11012" width="11.7109375" customWidth="1"/>
+    <col min="11013" max="11013" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11017" width="14.42578125" customWidth="1"/>
+    <col min="11018" max="11018" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="11019" max="11021" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11022" max="11022" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="11023" max="11025" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11026" max="11026" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="11027" max="11027" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11265" max="11266" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11268" width="11.7109375" customWidth="1"/>
+    <col min="11269" max="11269" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11273" width="14.42578125" customWidth="1"/>
+    <col min="11274" max="11274" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="11275" max="11277" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11278" max="11278" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="11279" max="11281" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11282" max="11282" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="11283" max="11283" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11521" max="11522" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11524" width="11.7109375" customWidth="1"/>
+    <col min="11525" max="11525" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11529" width="14.42578125" customWidth="1"/>
+    <col min="11530" max="11530" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="11531" max="11533" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11534" max="11534" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="11535" max="11537" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11538" max="11538" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="11539" max="11539" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11777" max="11778" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11780" width="11.7109375" customWidth="1"/>
+    <col min="11781" max="11781" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11785" width="14.42578125" customWidth="1"/>
+    <col min="11786" max="11786" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="11787" max="11789" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11790" max="11790" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="11791" max="11793" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11794" max="11794" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="11795" max="11795" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12033" max="12034" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12036" width="11.7109375" customWidth="1"/>
+    <col min="12037" max="12037" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12041" width="14.42578125" customWidth="1"/>
+    <col min="12042" max="12042" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="12043" max="12045" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12046" max="12046" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="12047" max="12049" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12050" max="12050" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="12051" max="12051" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12289" max="12290" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12292" width="11.7109375" customWidth="1"/>
+    <col min="12293" max="12293" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12297" width="14.42578125" customWidth="1"/>
+    <col min="12298" max="12298" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="12299" max="12301" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12302" max="12302" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="12303" max="12305" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12306" max="12306" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="12307" max="12307" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12545" max="12546" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12548" width="11.7109375" customWidth="1"/>
+    <col min="12549" max="12549" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12553" width="14.42578125" customWidth="1"/>
+    <col min="12554" max="12554" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="12555" max="12557" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12558" max="12558" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="12559" max="12561" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12562" max="12562" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="12563" max="12563" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12801" max="12802" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12804" width="11.7109375" customWidth="1"/>
+    <col min="12805" max="12805" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12809" width="14.42578125" customWidth="1"/>
+    <col min="12810" max="12810" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="12811" max="12813" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12814" max="12814" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="12815" max="12817" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12818" max="12818" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="12819" max="12819" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13057" max="13058" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13060" width="11.7109375" customWidth="1"/>
+    <col min="13061" max="13061" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13065" width="14.42578125" customWidth="1"/>
+    <col min="13066" max="13066" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="13067" max="13069" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13070" max="13070" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="13071" max="13073" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13074" max="13074" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="13075" max="13075" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13313" max="13314" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13316" width="11.7109375" customWidth="1"/>
+    <col min="13317" max="13317" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13321" width="14.42578125" customWidth="1"/>
+    <col min="13322" max="13322" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="13323" max="13325" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13326" max="13326" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="13327" max="13329" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13330" max="13330" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="13331" max="13331" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13569" max="13570" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13572" width="11.7109375" customWidth="1"/>
+    <col min="13573" max="13573" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13577" width="14.42578125" customWidth="1"/>
+    <col min="13578" max="13578" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="13579" max="13581" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13582" max="13582" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="13583" max="13585" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13586" max="13586" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="13587" max="13587" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13825" max="13826" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13828" width="11.7109375" customWidth="1"/>
+    <col min="13829" max="13829" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13833" width="14.42578125" customWidth="1"/>
+    <col min="13834" max="13834" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="13835" max="13837" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13838" max="13838" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="13839" max="13841" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13842" max="13842" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="13843" max="13843" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14081" max="14082" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14084" width="11.7109375" customWidth="1"/>
+    <col min="14085" max="14085" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14089" width="14.42578125" customWidth="1"/>
+    <col min="14090" max="14090" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="14091" max="14093" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14094" max="14094" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="14095" max="14097" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14098" max="14098" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="14099" max="14099" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14337" max="14338" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14340" width="11.7109375" customWidth="1"/>
+    <col min="14341" max="14341" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14345" width="14.42578125" customWidth="1"/>
+    <col min="14346" max="14346" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="14347" max="14349" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14350" max="14350" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="14351" max="14353" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14354" max="14354" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="14355" max="14355" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14593" max="14594" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14596" width="11.7109375" customWidth="1"/>
+    <col min="14597" max="14597" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14601" width="14.42578125" customWidth="1"/>
+    <col min="14602" max="14602" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="14603" max="14605" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14606" max="14606" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="14607" max="14609" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14610" max="14610" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="14611" max="14611" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14849" max="14850" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14852" width="11.7109375" customWidth="1"/>
+    <col min="14853" max="14853" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14857" width="14.42578125" customWidth="1"/>
+    <col min="14858" max="14858" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="14859" max="14861" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14862" max="14862" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="14863" max="14865" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14866" max="14866" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="14867" max="14867" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15105" max="15106" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15108" width="11.7109375" customWidth="1"/>
+    <col min="15109" max="15109" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15113" width="14.42578125" customWidth="1"/>
+    <col min="15114" max="15114" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="15115" max="15117" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15118" max="15118" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15119" max="15121" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15122" max="15122" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15123" max="15123" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15361" max="15362" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15364" width="11.7109375" customWidth="1"/>
+    <col min="15365" max="15365" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15369" width="14.42578125" customWidth="1"/>
+    <col min="15370" max="15370" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="15371" max="15373" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15374" max="15374" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15375" max="15377" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15378" max="15378" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15379" max="15379" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15617" max="15618" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15620" width="11.7109375" customWidth="1"/>
+    <col min="15621" max="15621" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15625" width="14.42578125" customWidth="1"/>
+    <col min="15626" max="15626" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="15627" max="15629" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15630" max="15630" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15631" max="15633" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15634" max="15634" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15635" max="15635" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15873" max="15874" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15876" width="11.7109375" customWidth="1"/>
+    <col min="15877" max="15877" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15881" width="14.42578125" customWidth="1"/>
+    <col min="15882" max="15882" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="15883" max="15885" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15886" max="15886" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15887" max="15889" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15890" max="15890" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="15891" max="15891" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="16129" max="16130" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16132" width="11.7109375" customWidth="1"/>
+    <col min="16133" max="16133" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16137" width="14.42578125" customWidth="1"/>
+    <col min="16138" max="16138" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="16139" max="16141" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="16142" max="16142" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="16143" max="16145" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="16146" max="16146" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="16147" max="16147" width="14.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="16.2">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:19" ht="16.5">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="20"/>
-[...7 lines deleted...]
-      <c r="J1" s="20"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
     </row>
-    <row r="2" spans="1:19" ht="16.2">
-      <c r="A2" s="21" t="s">
+    <row r="2" spans="1:19" ht="16.5">
+      <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="21"/>
-[...7 lines deleted...]
-      <c r="J2" s="21"/>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
     </row>
     <row r="3" spans="1:19" ht="16.5" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
@@ -3348,51 +4243,51 @@
       <c r="L3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="R3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="S3" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="4" spans="1:19" ht="32.4">
+    <row r="4" spans="1:19" ht="33">
       <c r="A4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="1" t="s">
@@ -3407,51 +4302,51 @@
       <c r="L4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="O4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Q4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="R4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="S4" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="16.2">
+    <row r="5" spans="1:19" ht="16.5">
       <c r="A5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="6">
         <v>-1.72E-2</v>
       </c>
       <c r="C5" s="6">
         <v>4.19E-2</v>
       </c>
       <c r="D5" s="7">
         <v>4.5100000000000001E-2</v>
       </c>
       <c r="E5" s="11">
         <f>(1+B5)*(1+C5)*(1+D5)-1</f>
         <v>7.0160787332000041E-2</v>
       </c>
       <c r="F5" s="7">
         <v>-3.3999999999999998E-3</v>
       </c>
       <c r="G5" s="7">
         <v>2.9700000000000001E-2</v>
       </c>
       <c r="H5" s="7">
         <v>3.04E-2</v>
       </c>
@@ -3509,467 +4404,467 @@
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="10" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:K7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="2" width="11.75" bestFit="1" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16138" max="16138" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="11.7109375" customWidth="1"/>
+    <col min="5" max="5" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="9" width="14.42578125" customWidth="1"/>
+    <col min="10" max="10" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="257" max="258" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="259" max="260" width="11.7109375" customWidth="1"/>
+    <col min="261" max="261" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="262" max="265" width="14.42578125" customWidth="1"/>
+    <col min="266" max="266" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="513" max="514" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="515" max="516" width="11.7109375" customWidth="1"/>
+    <col min="517" max="517" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="518" max="521" width="14.42578125" customWidth="1"/>
+    <col min="522" max="522" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="769" max="770" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="771" max="772" width="11.7109375" customWidth="1"/>
+    <col min="773" max="773" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="774" max="777" width="14.42578125" customWidth="1"/>
+    <col min="778" max="778" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="1025" max="1026" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1028" width="11.7109375" customWidth="1"/>
+    <col min="1029" max="1029" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1033" width="14.42578125" customWidth="1"/>
+    <col min="1034" max="1034" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="1281" max="1282" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1284" width="11.7109375" customWidth="1"/>
+    <col min="1285" max="1285" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1289" width="14.42578125" customWidth="1"/>
+    <col min="1290" max="1290" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="1537" max="1538" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1540" width="11.7109375" customWidth="1"/>
+    <col min="1541" max="1541" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1545" width="14.42578125" customWidth="1"/>
+    <col min="1546" max="1546" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="1793" max="1794" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1796" width="11.7109375" customWidth="1"/>
+    <col min="1797" max="1797" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1801" width="14.42578125" customWidth="1"/>
+    <col min="1802" max="1802" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="2049" max="2050" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2052" width="11.7109375" customWidth="1"/>
+    <col min="2053" max="2053" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2057" width="14.42578125" customWidth="1"/>
+    <col min="2058" max="2058" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="2305" max="2306" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2308" width="11.7109375" customWidth="1"/>
+    <col min="2309" max="2309" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2313" width="14.42578125" customWidth="1"/>
+    <col min="2314" max="2314" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="2561" max="2562" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2564" width="11.7109375" customWidth="1"/>
+    <col min="2565" max="2565" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2569" width="14.42578125" customWidth="1"/>
+    <col min="2570" max="2570" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="2817" max="2818" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2820" width="11.7109375" customWidth="1"/>
+    <col min="2821" max="2821" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2825" width="14.42578125" customWidth="1"/>
+    <col min="2826" max="2826" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="3073" max="3074" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3076" width="11.7109375" customWidth="1"/>
+    <col min="3077" max="3077" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3081" width="14.42578125" customWidth="1"/>
+    <col min="3082" max="3082" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="3329" max="3330" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3332" width="11.7109375" customWidth="1"/>
+    <col min="3333" max="3333" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3337" width="14.42578125" customWidth="1"/>
+    <col min="3338" max="3338" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="3585" max="3586" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3588" width="11.7109375" customWidth="1"/>
+    <col min="3589" max="3589" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3593" width="14.42578125" customWidth="1"/>
+    <col min="3594" max="3594" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="3841" max="3842" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3844" width="11.7109375" customWidth="1"/>
+    <col min="3845" max="3845" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3849" width="14.42578125" customWidth="1"/>
+    <col min="3850" max="3850" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="4097" max="4098" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4100" width="11.7109375" customWidth="1"/>
+    <col min="4101" max="4101" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4105" width="14.42578125" customWidth="1"/>
+    <col min="4106" max="4106" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="4353" max="4354" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4356" width="11.7109375" customWidth="1"/>
+    <col min="4357" max="4357" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4361" width="14.42578125" customWidth="1"/>
+    <col min="4362" max="4362" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="4609" max="4610" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4612" width="11.7109375" customWidth="1"/>
+    <col min="4613" max="4613" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4617" width="14.42578125" customWidth="1"/>
+    <col min="4618" max="4618" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="4865" max="4866" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4868" width="11.7109375" customWidth="1"/>
+    <col min="4869" max="4869" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4873" width="14.42578125" customWidth="1"/>
+    <col min="4874" max="4874" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="5121" max="5122" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5124" width="11.7109375" customWidth="1"/>
+    <col min="5125" max="5125" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5129" width="14.42578125" customWidth="1"/>
+    <col min="5130" max="5130" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="5377" max="5378" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5380" width="11.7109375" customWidth="1"/>
+    <col min="5381" max="5381" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5385" width="14.42578125" customWidth="1"/>
+    <col min="5386" max="5386" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="5633" max="5634" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5636" width="11.7109375" customWidth="1"/>
+    <col min="5637" max="5637" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5641" width="14.42578125" customWidth="1"/>
+    <col min="5642" max="5642" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="5889" max="5890" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5892" width="11.7109375" customWidth="1"/>
+    <col min="5893" max="5893" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5897" width="14.42578125" customWidth="1"/>
+    <col min="5898" max="5898" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="6145" max="6146" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6148" width="11.7109375" customWidth="1"/>
+    <col min="6149" max="6149" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6153" width="14.42578125" customWidth="1"/>
+    <col min="6154" max="6154" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="6401" max="6402" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6404" width="11.7109375" customWidth="1"/>
+    <col min="6405" max="6405" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6409" width="14.42578125" customWidth="1"/>
+    <col min="6410" max="6410" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="6657" max="6658" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6660" width="11.7109375" customWidth="1"/>
+    <col min="6661" max="6661" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6665" width="14.42578125" customWidth="1"/>
+    <col min="6666" max="6666" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="6913" max="6914" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6916" width="11.7109375" customWidth="1"/>
+    <col min="6917" max="6917" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6921" width="14.42578125" customWidth="1"/>
+    <col min="6922" max="6922" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="7169" max="7170" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7172" width="11.7109375" customWidth="1"/>
+    <col min="7173" max="7173" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7177" width="14.42578125" customWidth="1"/>
+    <col min="7178" max="7178" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="7425" max="7426" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7428" width="11.7109375" customWidth="1"/>
+    <col min="7429" max="7429" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7433" width="14.42578125" customWidth="1"/>
+    <col min="7434" max="7434" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="7681" max="7682" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7684" width="11.7109375" customWidth="1"/>
+    <col min="7685" max="7685" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7689" width="14.42578125" customWidth="1"/>
+    <col min="7690" max="7690" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="7937" max="7938" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7940" width="11.7109375" customWidth="1"/>
+    <col min="7941" max="7941" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7945" width="14.42578125" customWidth="1"/>
+    <col min="7946" max="7946" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="8193" max="8194" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8196" width="11.7109375" customWidth="1"/>
+    <col min="8197" max="8197" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8201" width="14.42578125" customWidth="1"/>
+    <col min="8202" max="8202" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="8449" max="8450" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8452" width="11.7109375" customWidth="1"/>
+    <col min="8453" max="8453" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8457" width="14.42578125" customWidth="1"/>
+    <col min="8458" max="8458" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="8705" max="8706" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8708" width="11.7109375" customWidth="1"/>
+    <col min="8709" max="8709" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8713" width="14.42578125" customWidth="1"/>
+    <col min="8714" max="8714" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="8961" max="8962" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8964" width="11.7109375" customWidth="1"/>
+    <col min="8965" max="8965" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8969" width="14.42578125" customWidth="1"/>
+    <col min="8970" max="8970" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="9217" max="9218" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9220" width="11.7109375" customWidth="1"/>
+    <col min="9221" max="9221" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9225" width="14.42578125" customWidth="1"/>
+    <col min="9226" max="9226" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="9473" max="9474" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9476" width="11.7109375" customWidth="1"/>
+    <col min="9477" max="9477" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9481" width="14.42578125" customWidth="1"/>
+    <col min="9482" max="9482" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="9729" max="9730" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9732" width="11.7109375" customWidth="1"/>
+    <col min="9733" max="9733" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9737" width="14.42578125" customWidth="1"/>
+    <col min="9738" max="9738" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="9985" max="9986" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9988" width="11.7109375" customWidth="1"/>
+    <col min="9989" max="9989" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9993" width="14.42578125" customWidth="1"/>
+    <col min="9994" max="9994" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="10241" max="10242" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10244" width="11.7109375" customWidth="1"/>
+    <col min="10245" max="10245" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10249" width="14.42578125" customWidth="1"/>
+    <col min="10250" max="10250" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="10497" max="10498" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10500" width="11.7109375" customWidth="1"/>
+    <col min="10501" max="10501" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10505" width="14.42578125" customWidth="1"/>
+    <col min="10506" max="10506" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="10753" max="10754" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10756" width="11.7109375" customWidth="1"/>
+    <col min="10757" max="10757" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10761" width="14.42578125" customWidth="1"/>
+    <col min="10762" max="10762" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="11009" max="11010" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11012" width="11.7109375" customWidth="1"/>
+    <col min="11013" max="11013" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11017" width="14.42578125" customWidth="1"/>
+    <col min="11018" max="11018" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="11265" max="11266" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11268" width="11.7109375" customWidth="1"/>
+    <col min="11269" max="11269" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11273" width="14.42578125" customWidth="1"/>
+    <col min="11274" max="11274" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="11521" max="11522" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11524" width="11.7109375" customWidth="1"/>
+    <col min="11525" max="11525" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11529" width="14.42578125" customWidth="1"/>
+    <col min="11530" max="11530" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="11777" max="11778" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11780" width="11.7109375" customWidth="1"/>
+    <col min="11781" max="11781" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11785" width="14.42578125" customWidth="1"/>
+    <col min="11786" max="11786" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="12033" max="12034" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12036" width="11.7109375" customWidth="1"/>
+    <col min="12037" max="12037" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12041" width="14.42578125" customWidth="1"/>
+    <col min="12042" max="12042" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="12289" max="12290" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12292" width="11.7109375" customWidth="1"/>
+    <col min="12293" max="12293" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12297" width="14.42578125" customWidth="1"/>
+    <col min="12298" max="12298" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="12545" max="12546" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12548" width="11.7109375" customWidth="1"/>
+    <col min="12549" max="12549" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12553" width="14.42578125" customWidth="1"/>
+    <col min="12554" max="12554" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="12801" max="12802" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12804" width="11.7109375" customWidth="1"/>
+    <col min="12805" max="12805" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12809" width="14.42578125" customWidth="1"/>
+    <col min="12810" max="12810" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="13057" max="13058" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13060" width="11.7109375" customWidth="1"/>
+    <col min="13061" max="13061" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13065" width="14.42578125" customWidth="1"/>
+    <col min="13066" max="13066" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="13313" max="13314" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13316" width="11.7109375" customWidth="1"/>
+    <col min="13317" max="13317" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13321" width="14.42578125" customWidth="1"/>
+    <col min="13322" max="13322" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="13569" max="13570" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13572" width="11.7109375" customWidth="1"/>
+    <col min="13573" max="13573" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13577" width="14.42578125" customWidth="1"/>
+    <col min="13578" max="13578" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="13825" max="13826" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13828" width="11.7109375" customWidth="1"/>
+    <col min="13829" max="13829" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13833" width="14.42578125" customWidth="1"/>
+    <col min="13834" max="13834" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="14081" max="14082" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14084" width="11.7109375" customWidth="1"/>
+    <col min="14085" max="14085" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14089" width="14.42578125" customWidth="1"/>
+    <col min="14090" max="14090" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="14337" max="14338" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14340" width="11.7109375" customWidth="1"/>
+    <col min="14341" max="14341" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14345" width="14.42578125" customWidth="1"/>
+    <col min="14346" max="14346" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="14593" max="14594" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14596" width="11.7109375" customWidth="1"/>
+    <col min="14597" max="14597" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14601" width="14.42578125" customWidth="1"/>
+    <col min="14602" max="14602" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="14849" max="14850" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14852" width="11.7109375" customWidth="1"/>
+    <col min="14853" max="14853" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14857" width="14.42578125" customWidth="1"/>
+    <col min="14858" max="14858" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="15105" max="15106" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15108" width="11.7109375" customWidth="1"/>
+    <col min="15109" max="15109" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15113" width="14.42578125" customWidth="1"/>
+    <col min="15114" max="15114" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="15361" max="15362" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15364" width="11.7109375" customWidth="1"/>
+    <col min="15365" max="15365" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15369" width="14.42578125" customWidth="1"/>
+    <col min="15370" max="15370" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="15617" max="15618" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15620" width="11.7109375" customWidth="1"/>
+    <col min="15621" max="15621" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15625" width="14.42578125" customWidth="1"/>
+    <col min="15626" max="15626" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="15873" max="15874" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15876" width="11.7109375" customWidth="1"/>
+    <col min="15877" max="15877" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15881" width="14.42578125" customWidth="1"/>
+    <col min="15882" max="15882" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="16129" max="16130" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16132" width="11.7109375" customWidth="1"/>
+    <col min="16133" max="16133" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16137" width="14.42578125" customWidth="1"/>
+    <col min="16138" max="16138" width="16.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="16.2">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:11" ht="16.5">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="20"/>
-[...7 lines deleted...]
-      <c r="J1" s="20"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
     </row>
-    <row r="2" spans="1:11" ht="16.2">
-      <c r="A2" s="21" t="s">
+    <row r="2" spans="1:11" ht="16.5">
+      <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="21"/>
-[...7 lines deleted...]
-      <c r="J2" s="21"/>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
     </row>
-    <row r="3" spans="1:11" ht="32.4">
+    <row r="3" spans="1:11" ht="16.5">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="32.4">
+    <row r="4" spans="1:11" ht="33">
       <c r="A4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:11" ht="16.2">
+    <row r="5" spans="1:11" ht="16.5">
       <c r="A5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="8">
         <v>-1.1854681025852076E-2</v>
       </c>
       <c r="C5" s="7">
         <v>-1.5246896809133048E-2</v>
       </c>
       <c r="D5" s="7">
         <v>-1.2413868336398799E-2</v>
       </c>
       <c r="E5" s="7">
         <f>(1+B5)*(1+C5)*(1+D5)-1</f>
         <v>-3.9000507424805875E-2</v>
       </c>
       <c r="F5" s="7">
         <v>-1.5804953820126501E-2</v>
       </c>
       <c r="G5" s="7">
         <v>3.6446808336881631E-2</v>
       </c>
       <c r="H5" s="7">
         <v>1.0846214076712712E-2</v>
       </c>